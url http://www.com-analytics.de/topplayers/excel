--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
   <si>
     <t>Spieler</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>Marktwert</t>
   </si>
   <si>
     <t>Gesamtpunkte</t>
   </si>
   <si>
     <t>Durchschnitt</t>
   </si>
   <si>
     <t>PreisLeistung</t>
   </si>
   <si>
     <t>Neuer</t>
   </si>
   <si>
@@ -80,74 +80,74 @@
   <si>
     <t>bad</t>
   </si>
   <si>
     <t>Ulreich</t>
   </si>
   <si>
     <t>Grahl</t>
   </si>
   <si>
     <t>Eintracht Frankfurt</t>
   </si>
   <si>
     <t>Baumann</t>
   </si>
   <si>
     <t>TSG Hoffenheim</t>
   </si>
   <si>
     <t>Götze</t>
   </si>
   <si>
     <t>midfielder</t>
   </si>
   <si>
+    <t>F. Götze</t>
+  </si>
+  <si>
+    <t>defender</t>
+  </si>
+  <si>
+    <t>SC Paderborn</t>
+  </si>
+  <si>
+    <t>Sippel</t>
+  </si>
+  <si>
+    <t>Borussia Mönchengladbach</t>
+  </si>
+  <si>
+    <t>Zieler</t>
+  </si>
+  <si>
+    <t>1. FC Köln</t>
+  </si>
+  <si>
     <t>average</t>
   </si>
   <si>
-    <t>F. Götze</t>
-[...19 lines deleted...]
-  <si>
     <t>Bell</t>
   </si>
   <si>
     <t>1. FSV Mainz 05</t>
   </si>
   <si>
     <t>Batz</t>
   </si>
   <si>
     <t>Chandler</t>
   </si>
   <si>
     <t>da Costa</t>
   </si>
   <si>
     <t>Schwolow</t>
   </si>
   <si>
     <t>Blaswich</t>
   </si>
   <si>
     <t>Bayer 04 Leverkusen</t>
   </si>
   <si>
     <t>W. Orbán</t>
@@ -224,53 +224,50 @@
   <si>
     <t>Tah</t>
   </si>
   <si>
     <t>Mwene</t>
   </si>
   <si>
     <t>Karaman</t>
   </si>
   <si>
     <t>Waldschmidt</t>
   </si>
   <si>
     <t>K. Müller</t>
   </si>
   <si>
     <t>Zingerle</t>
   </si>
   <si>
     <t>Haberer</t>
   </si>
   <si>
     <t>M. Friedrich</t>
   </si>
   <si>
-    <t>Kalas</t>
-[...1 lines deleted...]
-  <si>
     <t>Schwäbe</t>
   </si>
   <si>
     <t>Zentner</t>
   </si>
   <si>
     <t>Amiri</t>
   </si>
   <si>
     <t>M. Eggestein</t>
   </si>
   <si>
     <t>Kimmich</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
   <si>
     <t>Henrichs</t>
   </si>
   <si>
     <t>Nyland</t>
   </si>
   <si>
     <t>Porath</t>
@@ -311,53 +308,50 @@
   <si>
     <t>Hamburger SV</t>
   </si>
   <si>
     <t>Kübler</t>
   </si>
   <si>
     <t>Kleindienst</t>
   </si>
   <si>
     <t>Heuer Fernandes</t>
   </si>
   <si>
     <t>Jatta</t>
   </si>
   <si>
     <t>Kobel</t>
   </si>
   <si>
     <t>Nicolas</t>
   </si>
   <si>
     <t>F. Müller</t>
   </si>
   <si>
-    <t>Donkor</t>
-[...1 lines deleted...]
-  <si>
     <t>Guirassy</t>
   </si>
   <si>
     <t>Bernardo</t>
   </si>
   <si>
     <t>Burke</t>
   </si>
   <si>
     <t>Gnabry</t>
   </si>
   <si>
     <t>Torunarigha</t>
   </si>
   <si>
     <t>Upamecano</t>
   </si>
   <si>
     <t>Hübers</t>
   </si>
   <si>
     <t>Friedl</t>
   </si>
   <si>
     <t>Kühn</t>
@@ -419,53 +413,50 @@
   <si>
     <t>Flekken</t>
   </si>
   <si>
     <t>Neuhaus</t>
   </si>
   <si>
     <t>Burkardt</t>
   </si>
   <si>
     <t>Beste</t>
   </si>
   <si>
     <t>Baumgartner</t>
   </si>
   <si>
     <t>Muslija</t>
   </si>
   <si>
     <t>Davies</t>
   </si>
   <si>
     <t>Kabak</t>
   </si>
   <si>
-    <t>Kownacki</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeong</t>
   </si>
   <si>
     <t>N. Schlotterbeck</t>
   </si>
   <si>
     <t>Tietz</t>
   </si>
   <si>
     <t>Pfeiffer</t>
   </si>
   <si>
     <t>SV Elversberg</t>
   </si>
   <si>
     <t>Karazor</t>
   </si>
   <si>
     <t>Maloney</t>
   </si>
   <si>
     <t>Trimmel</t>
   </si>
   <si>
     <t>Diaby</t>
@@ -623,53 +614,50 @@
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>Widmer</t>
   </si>
   <si>
     <t>Urbig</t>
   </si>
   <si>
     <t>Köbbing</t>
   </si>
   <si>
     <t>Itō</t>
   </si>
   <si>
     <t>F. Nmecha</t>
   </si>
   <si>
     <t>Bischof</t>
   </si>
   <si>
     <t>Wimmer</t>
   </si>
   <si>
-    <t>Jakić</t>
-[...1 lines deleted...]
-  <si>
     <t>Itten</t>
   </si>
   <si>
     <t>Tillman</t>
   </si>
   <si>
     <t>Asllani</t>
   </si>
   <si>
     <t>Ostrzinski</t>
   </si>
   <si>
     <t>Schäfer</t>
   </si>
   <si>
     <t>Chabot</t>
   </si>
   <si>
     <t>Tiago Tomás</t>
   </si>
   <si>
     <t>Kade</t>
   </si>
   <si>
     <t>Rothe</t>
@@ -716,95 +704,89 @@
   <si>
     <t>Ulrich</t>
   </si>
   <si>
     <t>Nsoki</t>
   </si>
   <si>
     <t>Dina Ebimbe</t>
   </si>
   <si>
     <t>Njinmah</t>
   </si>
   <si>
     <t>Gruda</t>
   </si>
   <si>
     <t>Ibrahimović</t>
   </si>
   <si>
     <t>Diehl</t>
   </si>
   <si>
     <t>Juranović</t>
   </si>
   <si>
-    <t>Mbuku</t>
-[...1 lines deleted...]
-  <si>
     <t>Kömür</t>
   </si>
   <si>
     <t>Topp</t>
   </si>
   <si>
     <t>Maza</t>
   </si>
   <si>
     <t>Seimen</t>
   </si>
   <si>
     <t>Seiwald</t>
   </si>
   <si>
     <t>Arthur</t>
   </si>
   <si>
     <t>Ullrich</t>
   </si>
   <si>
     <t>Matanović</t>
   </si>
   <si>
     <t>Buchmann</t>
   </si>
   <si>
     <t>Adamu</t>
   </si>
   <si>
     <t>Breithaupt</t>
   </si>
   <si>
     <t>Rosenfelder</t>
   </si>
   <si>
     <t>Honorat</t>
   </si>
   <si>
-    <t>Čvančara</t>
-[...1 lines deleted...]
-  <si>
     <t>Futkeu</t>
   </si>
   <si>
     <t>Kemlein</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Boniface</t>
   </si>
   <si>
     <t>Makengo</t>
   </si>
   <si>
     <t>Hollerbach</t>
   </si>
   <si>
     <t>Wöber</t>
   </si>
   <si>
     <t>Undav</t>
   </si>
   <si>
     <t>Lynen</t>
@@ -830,71 +812,65 @@
   <si>
     <t>Tella</t>
   </si>
   <si>
     <t>Pavlović</t>
   </si>
   <si>
     <t>Kauã Santos</t>
   </si>
   <si>
     <t>Chaïbi</t>
   </si>
   <si>
     <t>Conté</t>
   </si>
   <si>
     <t>Deman</t>
   </si>
   <si>
     <t>Baum</t>
   </si>
   <si>
     <t>Amoako</t>
   </si>
   <si>
-    <t>Malatini</t>
-[...1 lines deleted...]
-  <si>
     <t>Moerstedt</t>
   </si>
   <si>
     <t>Boey</t>
   </si>
   <si>
     <t>Alvero</t>
   </si>
   <si>
     <t>Aséko</t>
   </si>
   <si>
     <t>Petersson</t>
   </si>
   <si>
-    <t>Kücüksahin</t>
-[...1 lines deleted...]
-  <si>
     <t>Vandevoordt</t>
   </si>
   <si>
     <t>Grüll</t>
   </si>
   <si>
     <t>Remberg</t>
   </si>
   <si>
     <t>Machino</t>
   </si>
   <si>
     <t>Treu</t>
   </si>
   <si>
     <t>Suso</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>Sander</t>
   </si>
   <si>
     <t>Kolke</t>
@@ -944,161 +920,143 @@
   <si>
     <t>Yılmaz</t>
   </si>
   <si>
     <t>Ogbus</t>
   </si>
   <si>
     <t>Terrier</t>
   </si>
   <si>
     <t>Klaus</t>
   </si>
   <si>
     <t>Prass</t>
   </si>
   <si>
     <t>Nusa</t>
   </si>
   <si>
     <t>Gebel</t>
   </si>
   <si>
     <t>Hranáč</t>
   </si>
   <si>
-    <t>Vermeeren</t>
-[...1 lines deleted...]
-  <si>
     <t>Al-Dakhil</t>
   </si>
   <si>
     <t>Gendrey</t>
   </si>
   <si>
     <t>Matsima</t>
   </si>
   <si>
     <t>Ilić</t>
   </si>
   <si>
     <t>Köhn</t>
   </si>
   <si>
-    <t>Chaves</t>
-[...1 lines deleted...]
-  <si>
     <t>Claude-Maurice</t>
   </si>
   <si>
-    <t>Micheler</t>
-[...1 lines deleted...]
-  <si>
     <t>Sakar</t>
   </si>
   <si>
     <t>Siljević</t>
   </si>
   <si>
     <t>Malanga</t>
   </si>
   <si>
     <t>Mané</t>
   </si>
   <si>
     <t>Mokwa</t>
   </si>
   <si>
     <t>Dickes</t>
   </si>
   <si>
-    <t>Klanac</t>
-[...1 lines deleted...]
-  <si>
     <t>Behrens</t>
   </si>
   <si>
     <t>Đurić</t>
   </si>
   <si>
     <t>M. Ljubičić</t>
   </si>
   <si>
     <t>Jaquez</t>
   </si>
   <si>
     <t>Svensson</t>
   </si>
   <si>
     <t>Jeltsch</t>
   </si>
   <si>
     <t>T. Gomis</t>
   </si>
   <si>
     <t>Chukwuemeka</t>
   </si>
   <si>
     <t>Lenz</t>
   </si>
   <si>
     <t>Schmied</t>
   </si>
   <si>
-    <t>Harchaoui</t>
-[...1 lines deleted...]
-  <si>
     <t>S. El Mala</t>
   </si>
   <si>
     <t>Rondić</t>
   </si>
   <si>
     <t>M. El Mala</t>
   </si>
   <si>
     <t>Raab</t>
   </si>
   <si>
     <t>Muheim</t>
   </si>
   <si>
     <t>Reis</t>
   </si>
   <si>
     <t>Poręba</t>
   </si>
   <si>
     <t>Røssing-Lelesiit</t>
   </si>
   <si>
     <t>Königsdörffer</t>
   </si>
   <si>
-    <t>Agyekum</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristof</t>
   </si>
   <si>
     <t>Boss</t>
   </si>
   <si>
     <t>Lehmann</t>
   </si>
   <si>
     <t>Pinckert</t>
   </si>
   <si>
     <t>Le Joncour</t>
   </si>
   <si>
     <t>Rohr</t>
   </si>
   <si>
     <t>Fellhauer</t>
   </si>
   <si>
     <t>Schmahl</t>
   </si>
   <si>
     <t>Zimmerschied</t>
@@ -1142,53 +1100,50 @@
   <si>
     <t>Karl</t>
   </si>
   <si>
     <t>Santos Daiber</t>
   </si>
   <si>
     <t>Machida</t>
   </si>
   <si>
     <t>Markgraf</t>
   </si>
   <si>
     <t>Darvich</t>
   </si>
   <si>
     <t>Philippe</t>
   </si>
   <si>
     <t>Quansah</t>
   </si>
   <si>
     <t>Maluze</t>
   </si>
   <si>
-    <t>Kujović</t>
-[...1 lines deleted...]
-  <si>
     <t>Kawasaki</t>
   </si>
   <si>
     <t>Zeitler</t>
   </si>
   <si>
     <t>Capaldo</t>
   </si>
   <si>
     <t>Kofane</t>
   </si>
   <si>
     <t>Massengo</t>
   </si>
   <si>
     <t>Maksimović</t>
   </si>
   <si>
     <t>Bakayoko</t>
   </si>
   <si>
     <t>Sebulonsen</t>
   </si>
   <si>
     <t>Burger</t>
@@ -1217,227 +1172,182 @@
   <si>
     <t>van den Berg</t>
   </si>
   <si>
     <t>Mohya</t>
   </si>
   <si>
     <t>Rômulo</t>
   </si>
   <si>
     <t>Badé</t>
   </si>
   <si>
     <t>Hein</t>
   </si>
   <si>
     <t>Hajdari</t>
   </si>
   <si>
     <t>Lucas Vázquez</t>
   </si>
   <si>
     <t>Fábio Silva</t>
   </si>
   <si>
-    <t>Bärtl</t>
-[...1 lines deleted...]
-  <si>
     <t>Ben Seghir</t>
   </si>
   <si>
-    <t>Bouanani</t>
-[...1 lines deleted...]
-  <si>
     <t>Castro-Montes</t>
   </si>
   <si>
     <t>El Khannouss</t>
   </si>
   <si>
     <t>Fernández</t>
   </si>
   <si>
     <t>Sambi Lokonga</t>
   </si>
   <si>
     <t>Daghim</t>
   </si>
   <si>
     <t>Fábio Vieira</t>
   </si>
   <si>
     <t>Potulski</t>
   </si>
   <si>
-    <t>Moreno Fell</t>
-[...1 lines deleted...]
-  <si>
     <t>Konaté</t>
   </si>
   <si>
-    <t>Neuendorff</t>
-[...1 lines deleted...]
-  <si>
     <t>Culbreath</t>
   </si>
   <si>
-    <t>Kumashiro</t>
-[...1 lines deleted...]
-  <si>
     <t>Kosugi</t>
   </si>
   <si>
     <t>Arrhov</t>
   </si>
   <si>
     <t>Ebnoutalib</t>
   </si>
   <si>
     <t>Amaimouni-Echghouyab</t>
   </si>
   <si>
-    <t xml:space="preserve">Arévalo </t>
-[...1 lines deleted...]
-  <si>
     <t>Sapoko Ndiaye</t>
   </si>
   <si>
     <t>Simpson-Pusey</t>
   </si>
   <si>
-    <t>Sani</t>
-[...1 lines deleted...]
-  <si>
     <t>Ribeiro</t>
   </si>
   <si>
     <t>Tangvik</t>
   </si>
   <si>
-    <t>Fields</t>
-[...1 lines deleted...]
-  <si>
     <t>Grønbæk</t>
   </si>
   <si>
     <t>Engelns</t>
   </si>
   <si>
     <t>Bolin</t>
   </si>
   <si>
     <t>Ogundu</t>
   </si>
   <si>
-    <t>Onoda</t>
-[...1 lines deleted...]
-  <si>
     <t>Reggiani</t>
   </si>
   <si>
     <t>Inácio</t>
   </si>
   <si>
     <t>Kaltefleiter</t>
   </si>
   <si>
-    <t>Trippel</t>
-[...1 lines deleted...]
-  <si>
     <t>Cardozo</t>
   </si>
   <si>
     <t>Schnitzer</t>
   </si>
   <si>
-    <t>Neumann</t>
-[...4 lines deleted...]
-  <si>
     <t>Nandja</t>
   </si>
   <si>
     <t>Lemke</t>
   </si>
   <si>
     <t>Osmani</t>
   </si>
   <si>
     <t>Güther</t>
   </si>
   <si>
     <t>Tarnutzer</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Wisbereit</t>
   </si>
   <si>
     <t>Kaba</t>
   </si>
   <si>
     <t>Herold</t>
   </si>
   <si>
     <t>Siebeking</t>
   </si>
   <si>
     <t>Kuruçay</t>
   </si>
   <si>
     <t>Katić</t>
   </si>
   <si>
-    <t>Noode</t>
-[...1 lines deleted...]
-  <si>
     <t>V. Becker</t>
   </si>
   <si>
     <t>Gantenbein</t>
   </si>
   <si>
     <t>Schallenberg</t>
   </si>
   <si>
-    <t>Grüger</t>
-[...1 lines deleted...]
-  <si>
     <t>Aouchiche</t>
   </si>
   <si>
     <t>Bachmann</t>
   </si>
   <si>
-    <t>Tchibara</t>
-[...1 lines deleted...]
-  <si>
     <t>Sylla</t>
   </si>
   <si>
     <t>E. Højlund</t>
   </si>
   <si>
     <t>El-Faouzi</t>
   </si>
   <si>
     <t>Ayhan</t>
   </si>
   <si>
     <t>Seifert</t>
   </si>
   <si>
     <t>Mickelson</t>
   </si>
   <si>
     <t>Gyamerah</t>
   </si>
   <si>
     <t>Keidel</t>
   </si>
   <si>
     <t>Condé</t>
@@ -1481,197 +1391,170 @@
   <si>
     <t>Mohr</t>
   </si>
   <si>
     <t>Eickel</t>
   </si>
   <si>
     <t>Millgramm</t>
   </si>
   <si>
     <t>Marino</t>
   </si>
   <si>
     <t>Gadou</t>
   </si>
   <si>
     <t>Prates</t>
   </si>
   <si>
     <t>Lerma</t>
   </si>
   <si>
     <t>Onyeka</t>
   </si>
   <si>
-    <t>Bomba</t>
-[...1 lines deleted...]
-  <si>
     <t>A. Haidara</t>
   </si>
   <si>
     <t>Quetant</t>
   </si>
   <si>
     <t>Koné</t>
   </si>
   <si>
     <t>J. Friedrich</t>
   </si>
   <si>
-    <t>Damjanović</t>
-[...1 lines deleted...]
-  <si>
     <t>Vozar</t>
   </si>
   <si>
     <t>Leopold</t>
   </si>
   <si>
     <t xml:space="preserve">Baack </t>
   </si>
   <si>
     <t>Yamamoto</t>
   </si>
   <si>
     <t>Brackelmann</t>
   </si>
   <si>
     <t>Konoplya</t>
   </si>
   <si>
     <t>Lippmann</t>
   </si>
   <si>
-    <t xml:space="preserve">Berghoff </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chuki </t>
   </si>
   <si>
     <t>Awortwie-Grant</t>
   </si>
   <si>
-    <t xml:space="preserve">Voufack </t>
-[...1 lines deleted...]
-  <si>
     <t>Etringer</t>
   </si>
   <si>
     <t>Rots</t>
   </si>
   <si>
     <t>Lidberg</t>
   </si>
   <si>
     <t>Eichhorn</t>
   </si>
   <si>
-    <t>Uwakhonye</t>
-[...1 lines deleted...]
-  <si>
     <t>Tanaka</t>
   </si>
   <si>
     <t>Goto</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>Gruber</t>
   </si>
   <si>
     <t>Van Den Bosch</t>
   </si>
   <si>
     <t>Obermair</t>
   </si>
   <si>
     <t>Dulic</t>
   </si>
   <si>
-    <t>van der Leij</t>
-[...1 lines deleted...]
-  <si>
     <t>Uno</t>
   </si>
   <si>
     <t>ter Horst</t>
   </si>
   <si>
     <t>Moreira</t>
   </si>
   <si>
-    <t>Barkowsky</t>
-[...1 lines deleted...]
-  <si>
     <t>Stalmach</t>
   </si>
   <si>
     <t>Kinzig</t>
   </si>
   <si>
     <t>Pimpong</t>
   </si>
   <si>
     <t>Saibari</t>
   </si>
   <si>
     <t>Ruoppi</t>
   </si>
   <si>
-    <t>Höcker</t>
-[...1 lines deleted...]
-  <si>
     <t>Lochoshvili</t>
   </si>
   <si>
     <t xml:space="preserve">Leszczyński </t>
   </si>
   <si>
     <t>Erevbenagie</t>
   </si>
   <si>
     <t xml:space="preserve">Wójcik </t>
   </si>
   <si>
     <t>Schlager</t>
   </si>
   <si>
     <t>De Cat</t>
   </si>
   <si>
     <t>G. Mensah</t>
   </si>
   <si>
     <t>Adeline</t>
   </si>
   <si>
-    <t>Fürst</t>
-[...1 lines deleted...]
-  <si>
     <t>Estève</t>
   </si>
   <si>
     <t>Heskey</t>
   </si>
   <si>
     <t>Sirch</t>
   </si>
   <si>
     <t>Daka</t>
   </si>
   <si>
     <t>Okon-Engstler</t>
   </si>
   <si>
     <t>James</t>
   </si>
   <si>
     <t>Nadir</t>
   </si>
   <si>
     <t>Abraha</t>
   </si>
   <si>
     <t>Yigit</t>
@@ -1752,50 +1635,71 @@
     <t>El Ouahdi</t>
   </si>
   <si>
     <t>Guiu</t>
   </si>
   <si>
     <t>Imeri</t>
   </si>
   <si>
     <t xml:space="preserve">Ndiaye </t>
   </si>
   <si>
     <t>El Aynaoui</t>
   </si>
   <si>
     <t>Nwaneri</t>
   </si>
   <si>
     <t>Doué</t>
   </si>
   <si>
     <t>Wolfe</t>
   </si>
   <si>
     <t>Bah</t>
+  </si>
+  <si>
+    <t>Spalt</t>
+  </si>
+  <si>
+    <t>Binder</t>
+  </si>
+  <si>
+    <t>Etse</t>
+  </si>
+  <si>
+    <t>M. Vušković</t>
+  </si>
+  <si>
+    <t>Gagzow</t>
+  </si>
+  <si>
+    <t>Slišković</t>
+  </si>
+  <si>
+    <t>Soylu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2123,12094 +2027,11538 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G549"/>
+  <dimension ref="A1:G517"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="23" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>2000000</v>
+        <v>1230000</v>
       </c>
       <c r="E2">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F2">
-        <v>3.5</v>
+        <v>3.666666666</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3">
-        <v>5890000</v>
+        <v>2890000</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F3">
-        <v>1.0</v>
+        <v>2.75</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>190000</v>
+        <v>160000</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
         <v>160000</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
-        <v>3440000</v>
+        <v>1850000</v>
       </c>
       <c r="E6">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="F6">
-        <v>2.8</v>
+        <v>3.2</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>1900000</v>
+        <v>1690000</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F7">
-        <v>2.0</v>
+        <v>1.8</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
-        <v>1290000</v>
+        <v>820000</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="F8">
+        <v>2.0</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D9">
         <v>160000</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10">
+        <v>160000</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="G10" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
-        <v>520000</v>
+        <v>280000</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D12">
-        <v>380000</v>
+        <v>180000</v>
       </c>
       <c r="E12">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.666666666</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>21</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13">
-        <v>180000</v>
+        <v>230000</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="G13" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>2710000</v>
+        <v>2690000</v>
       </c>
       <c r="E14">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="F14">
-        <v>2.6</v>
+        <v>4.2</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>410000</v>
+        <v>1440000</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="F15">
+        <v>3.75</v>
       </c>
       <c r="G15" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>340000</v>
+        <v>230000</v>
       </c>
       <c r="E16">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.0</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>7090000</v>
+        <v>7400000</v>
       </c>
       <c r="E17">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="F17">
-        <v>6.4</v>
+        <v>6.8</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18">
-        <v>2460000</v>
+        <v>2990000</v>
       </c>
       <c r="E18">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="F18">
-        <v>7.0</v>
+        <v>5.4</v>
       </c>
       <c r="G18" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>5190000</v>
+        <v>7820000</v>
       </c>
       <c r="E19">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="F19">
-        <v>6.75</v>
+        <v>7.2</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>6870000</v>
+        <v>13240000</v>
       </c>
       <c r="E20">
-        <v>-1</v>
+        <v>50</v>
       </c>
       <c r="F20">
-        <v>-1.0</v>
+        <v>10.2</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>2030000</v>
+        <v>4490000</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="F21">
+        <v>5.25</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>530000</v>
+        <v>400000</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>5830000</v>
+        <v>6510000</v>
       </c>
       <c r="E23">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="F23">
-        <v>7.4</v>
+        <v>5.4</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24">
-        <v>1840000</v>
+        <v>490000</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D25">
-        <v>3410000</v>
+        <v>1510000</v>
       </c>
       <c r="E25">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>3.2</v>
+        <v>1.0</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>160000</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
         <v>37</v>
       </c>
       <c r="D27">
         <v>160000</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="G27" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
-        <v>720000</v>
+        <v>430000</v>
       </c>
       <c r="E28">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29" t="s">
         <v>21</v>
       </c>
       <c r="C29" t="s">
         <v>42</v>
       </c>
       <c r="D29">
-        <v>4850000</v>
+        <v>4410000</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F29">
-        <v>2.5</v>
+        <v>3.4</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30" t="s">
         <v>21</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>2690000</v>
+        <v>2160000</v>
       </c>
       <c r="E30">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="F30">
-        <v>0.75</v>
+        <v>2.2</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31" t="s">
         <v>21</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31">
-        <v>1930000</v>
+        <v>950000</v>
       </c>
       <c r="E31">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F31">
-        <v>3.5</v>
+        <v>1.0</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D32">
-        <v>230000</v>
+        <v>360000</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="G32" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
         <v>44</v>
       </c>
       <c r="D33">
-        <v>510000</v>
+        <v>410000</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
-      <c r="F33">
-[...1 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34" t="s">
         <v>21</v>
       </c>
       <c r="C34" t="s">
         <v>37</v>
       </c>
       <c r="D34">
-        <v>2240000</v>
+        <v>3070000</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F34">
-        <v>2.5</v>
+        <v>6.333333333</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35">
-        <v>5920000</v>
+        <v>6310000</v>
       </c>
       <c r="E35">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F35">
-        <v>3.2</v>
+        <v>7.333333333</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C36" t="s">
         <v>31</v>
       </c>
       <c r="D36">
-        <v>2730000</v>
+        <v>3730000</v>
       </c>
       <c r="E36">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="F36">
-        <v>5.2</v>
+        <v>5.6</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37" t="s">
         <v>21</v>
       </c>
       <c r="C37" t="s">
         <v>13</v>
       </c>
       <c r="D37">
-        <v>3220000</v>
+        <v>8030000</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="F37">
+        <v>3.8</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D38">
-        <v>1080000</v>
+        <v>860000</v>
       </c>
       <c r="E38">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F38">
-        <v>6.333333333</v>
+        <v>1.0</v>
       </c>
       <c r="G38" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" t="s">
         <v>13</v>
       </c>
       <c r="D39">
-        <v>240000</v>
+        <v>200000</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="G39" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
         <v>39</v>
       </c>
       <c r="D40">
         <v>160000</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41" t="s">
         <v>21</v>
       </c>
       <c r="C41" t="s">
         <v>57</v>
       </c>
       <c r="D41">
-        <v>690000</v>
+        <v>1030000</v>
       </c>
       <c r="E41">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F41">
-        <v>2.5</v>
+        <v>1.6</v>
       </c>
       <c r="G41" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C42" t="s">
         <v>57</v>
       </c>
       <c r="D42">
-        <v>530000</v>
+        <v>290000</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D43">
-        <v>180000</v>
+        <v>2470000</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="F43">
+        <v>5.6</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44" t="s">
         <v>8</v>
       </c>
       <c r="C44" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44">
+        <v>1100000</v>
+      </c>
+      <c r="E44">
+        <v>6</v>
+      </c>
+      <c r="F44">
+        <v>2.0</v>
+      </c>
+      <c r="G44" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C45" t="s">
         <v>31</v>
       </c>
       <c r="D45">
-        <v>2350000</v>
+        <v>10790000</v>
       </c>
       <c r="E45">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="F45">
-        <v>4.5</v>
+        <v>3.4</v>
       </c>
       <c r="G45" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46" t="s">
         <v>21</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D46">
-        <v>11800000</v>
+        <v>7970000</v>
       </c>
       <c r="E46">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="F46">
-        <v>7.4</v>
+        <v>7.8</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47" t="s">
         <v>21</v>
       </c>
       <c r="C47" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D47">
-        <v>5250000</v>
+        <v>18300000</v>
       </c>
       <c r="E47">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="F47">
-        <v>2.6</v>
+        <v>7.8</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="D48">
-        <v>14840000</v>
+        <v>7160000</v>
       </c>
       <c r="E48">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F48">
-        <v>8.75</v>
+        <v>7.0</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C49" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D49">
-        <v>6870000</v>
+        <v>2310000</v>
       </c>
       <c r="E49">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F49">
-        <v>5.4</v>
+        <v>3.0</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50">
-        <v>1920000</v>
+        <v>310000</v>
       </c>
       <c r="E50">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C51" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D51">
-        <v>470000</v>
+        <v>220000</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52" t="s">
         <v>21</v>
       </c>
       <c r="C52" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="D52">
-        <v>300000</v>
+        <v>4480000</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="F52">
+        <v>3.6</v>
       </c>
       <c r="G52" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B53" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C53" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="D53">
-        <v>5330000</v>
+        <v>160000</v>
       </c>
       <c r="E53">
-        <v>-3</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D54">
-        <v>160000</v>
+        <v>9010000</v>
       </c>
       <c r="E54">
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="F54">
+        <v>11.25</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D55">
-        <v>7250000</v>
+        <v>2690000</v>
       </c>
       <c r="E55">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="F55">
-        <v>5.0</v>
+        <v>2.25</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C56" t="s">
         <v>49</v>
       </c>
       <c r="D56">
-        <v>2760000</v>
+        <v>1740000</v>
       </c>
       <c r="E56">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F56">
-        <v>4.8</v>
+        <v>1.5</v>
       </c>
       <c r="G56" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C57" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="D57">
-        <v>2160000</v>
+        <v>4410000</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F57">
-        <v>2.0</v>
+        <v>1.6</v>
       </c>
       <c r="G57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="D58">
-        <v>7490000</v>
+        <v>160000</v>
       </c>
       <c r="E58">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.4</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D59">
-        <v>280000</v>
+        <v>350000</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F59">
-        <v>2.5</v>
+        <v>-3.0</v>
       </c>
       <c r="G59" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D60">
-        <v>460000</v>
+        <v>3300000</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F60">
+        <v>2.5</v>
       </c>
       <c r="G60" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C61" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="D61">
-        <v>3210000</v>
+        <v>3790000</v>
       </c>
       <c r="E61">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F61">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B62" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C62" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="D62">
-        <v>1210000</v>
+        <v>1600000</v>
       </c>
       <c r="E62">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F62">
-        <v>1.75</v>
+        <v>2.0</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>92</v>
       </c>
       <c r="B63" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D63">
-        <v>2380000</v>
+        <v>5420000</v>
       </c>
       <c r="E63">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F63">
-        <v>3.4</v>
+        <v>0.5</v>
       </c>
       <c r="G63" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>93</v>
       </c>
       <c r="B64" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C64" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="D64">
-        <v>8640000</v>
+        <v>1610000</v>
       </c>
       <c r="E64">
-        <v>-1</v>
+        <v>18</v>
       </c>
       <c r="F64">
-        <v>-0.5</v>
+        <v>2.2</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>94</v>
       </c>
       <c r="B65" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C65" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D65">
-        <v>3000000</v>
+        <v>640000</v>
       </c>
       <c r="E65">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F65">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>95</v>
       </c>
       <c r="B66" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C66" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="D66">
-        <v>1200000</v>
+        <v>2810000</v>
       </c>
       <c r="E66">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="F66">
-        <v>3.0</v>
+        <v>4.4</v>
       </c>
       <c r="G66" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>96</v>
       </c>
       <c r="B67" t="s">
         <v>8</v>
       </c>
       <c r="C67" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D67">
-        <v>3250000</v>
+        <v>2020000</v>
       </c>
       <c r="E67">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F67">
-        <v>4.6</v>
+        <v>2.8</v>
       </c>
       <c r="G67" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>97</v>
       </c>
       <c r="B68" t="s">
         <v>8</v>
       </c>
       <c r="C68" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D68">
-        <v>3480000</v>
+        <v>160000</v>
       </c>
       <c r="E68">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>6.2</v>
+        <v>0</v>
       </c>
       <c r="G68" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>98</v>
       </c>
       <c r="B69" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D69">
-        <v>200000</v>
+        <v>15490000</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>39</v>
+      </c>
+      <c r="F69">
+        <v>5.6</v>
       </c>
       <c r="G69" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>99</v>
       </c>
       <c r="B70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D70">
-        <v>180000</v>
+        <v>1290000</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F70">
+        <v>-2.0</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>100</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D71">
-        <v>13460000</v>
+        <v>1420000</v>
       </c>
       <c r="E71">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F71">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>101</v>
       </c>
       <c r="B72" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C72" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D72">
-        <v>3170000</v>
+        <v>6360000</v>
       </c>
       <c r="E72">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F72">
-        <v>4.0</v>
+        <v>2.333333333</v>
       </c>
       <c r="G72" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>102</v>
       </c>
       <c r="B73" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="D73">
-        <v>1000000</v>
+        <v>1110000</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F73">
-        <v>4.5</v>
+        <v>0.333333333</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>103</v>
       </c>
       <c r="B74" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74">
-        <v>6670000</v>
+        <v>8020000</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="F74">
+        <v>6.2</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>104</v>
       </c>
       <c r="B75" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C75" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="D75">
-        <v>1880000</v>
+        <v>230000</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
-      <c r="F75">
-[...1 lines deleted...]
-      </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>105</v>
       </c>
       <c r="B76" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C76" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D76">
-        <v>8070000</v>
+        <v>2660000</v>
       </c>
       <c r="E76">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F76">
-        <v>8.0</v>
+        <v>3.6</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>106</v>
       </c>
       <c r="B77" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C77" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D77">
-        <v>260000</v>
+        <v>2080000</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="F77">
+        <v>4.0</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>107</v>
       </c>
       <c r="B78" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C78" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="D78">
-        <v>3270000</v>
+        <v>510000</v>
       </c>
       <c r="E78">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2.25</v>
+        <v>0</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>108</v>
       </c>
       <c r="B79" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C79" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D79">
-        <v>3440000</v>
+        <v>2690000</v>
       </c>
       <c r="E79">
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="F79">
+        <v>2.0</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>109</v>
       </c>
       <c r="B80" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="D80">
-        <v>610000</v>
+        <v>2740000</v>
       </c>
       <c r="E80">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F80">
-        <v>2.0</v>
+        <v>1.6</v>
       </c>
       <c r="G80" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>110</v>
       </c>
       <c r="B81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C81" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D81">
-        <v>3040000</v>
+        <v>4780000</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F81">
-        <v>2.75</v>
+        <v>0.5</v>
       </c>
       <c r="G81" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>111</v>
       </c>
       <c r="B82" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C82" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="D82">
-        <v>4120000</v>
+        <v>2580000</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F82">
-        <v>2.4</v>
+        <v>3.0</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>112</v>
       </c>
       <c r="B83" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C83" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="D83">
-        <v>5930000</v>
+        <v>4360000</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F83">
-        <v>3.4</v>
+        <v>4.4</v>
       </c>
       <c r="G83" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>113</v>
       </c>
       <c r="B84" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C84" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="D84">
         <v>2150000</v>
       </c>
       <c r="E84">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="F84">
+        <v>3.0</v>
       </c>
       <c r="G84" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>114</v>
       </c>
       <c r="B85" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C85" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D85">
-        <v>3420000</v>
+        <v>5620000</v>
       </c>
       <c r="E85">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="F85">
-        <v>5.4</v>
+        <v>5.6</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>115</v>
       </c>
       <c r="B86" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C86" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D86">
-        <v>1980000</v>
+        <v>230000</v>
       </c>
       <c r="E86">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.333333333</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>116</v>
       </c>
       <c r="B87" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D87">
-        <v>5400000</v>
+        <v>8340000</v>
       </c>
       <c r="E87">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="F87">
-        <v>3.8</v>
+        <v>6.2</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>117</v>
       </c>
       <c r="B88" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D88">
-        <v>350000</v>
+        <v>2030000</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.75</v>
       </c>
       <c r="G88" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>118</v>
       </c>
       <c r="B89" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C89" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D89">
-        <v>6900000</v>
+        <v>3410000</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="F89">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>119</v>
       </c>
       <c r="B90" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C90" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D90">
-        <v>2510000</v>
+        <v>6430000</v>
       </c>
       <c r="E90">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="F90">
-        <v>2.6</v>
+        <v>6.8</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>120</v>
       </c>
       <c r="B91" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C91" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="D91">
-        <v>2770000</v>
+        <v>5440000</v>
       </c>
       <c r="E91">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="F91">
-        <v>3.2</v>
+        <v>6.0</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>121</v>
       </c>
       <c r="B92" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C92" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D92">
-        <v>3410000</v>
+        <v>6220000</v>
       </c>
       <c r="E92">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F92">
-        <v>2.0</v>
+        <v>5.75</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>122</v>
       </c>
       <c r="B93" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C93" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="D93">
-        <v>2520000</v>
+        <v>1160000</v>
       </c>
       <c r="E93">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F93">
-        <v>2.8</v>
+        <v>6.0</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>123</v>
       </c>
       <c r="B94" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D94">
-        <v>6350000</v>
+        <v>4460000</v>
       </c>
       <c r="E94">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F94">
-        <v>5.8</v>
+        <v>5.333333333</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>124</v>
       </c>
       <c r="B95" t="s">
         <v>8</v>
       </c>
       <c r="C95" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="D95">
-        <v>2300000</v>
+        <v>1700000</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F95">
-        <v>1.0</v>
+        <v>4.8</v>
       </c>
       <c r="G95" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>125</v>
       </c>
       <c r="B96" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C96" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D96">
-        <v>2290000</v>
+        <v>1410000</v>
       </c>
       <c r="E96">
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="F96">
+        <v>3.4</v>
       </c>
       <c r="G96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>126</v>
       </c>
       <c r="B97" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C97" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D97">
-        <v>1420000</v>
+        <v>2960000</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F97">
-        <v>-1.0</v>
+        <v>6.333333333</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>127</v>
       </c>
       <c r="B98" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D98">
-        <v>2600000</v>
+        <v>14630000</v>
       </c>
       <c r="E98">
-        <v>2</v>
+        <v>39</v>
       </c>
       <c r="F98">
-        <v>3.5</v>
+        <v>7.2</v>
       </c>
       <c r="G98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>128</v>
       </c>
       <c r="B99" t="s">
         <v>21</v>
       </c>
       <c r="C99" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D99">
-        <v>680000</v>
+        <v>5420000</v>
       </c>
       <c r="E99">
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="F99">
+        <v>4.8</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>129</v>
       </c>
       <c r="B100" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C100" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D100">
-        <v>10680000</v>
+        <v>7850000</v>
       </c>
       <c r="E100">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>6.6</v>
+        <v>0</v>
       </c>
       <c r="G100" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>130</v>
       </c>
       <c r="B101" t="s">
         <v>21</v>
       </c>
       <c r="C101" t="s">
         <v>42</v>
       </c>
       <c r="D101">
-        <v>4790000</v>
+        <v>160000</v>
       </c>
       <c r="E101">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>0</v>
       </c>
       <c r="G101" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>131</v>
       </c>
       <c r="B102" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C102" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="D102">
-        <v>4980000</v>
+        <v>7590000</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F102">
-        <v>4.5</v>
+        <v>8.0</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>132</v>
       </c>
       <c r="B103" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C103" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="D103">
-        <v>170000</v>
+        <v>4460000</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="F103">
+        <v>3.2</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>133</v>
       </c>
       <c r="B104" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C104" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="D104">
-        <v>5300000</v>
+        <v>2740000</v>
       </c>
       <c r="E104">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F104">
-        <v>3.666666666</v>
+        <v>3.4</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>134</v>
       </c>
       <c r="B105" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C105" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D105">
-        <v>5450000</v>
+        <v>12820000</v>
       </c>
       <c r="E105">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F105">
-        <v>4.6</v>
+        <v>7.75</v>
       </c>
       <c r="G105" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>135</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D106">
-        <v>300000</v>
+        <v>9120000</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>48</v>
+      </c>
+      <c r="F106">
+        <v>8.6</v>
       </c>
       <c r="G106" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>136</v>
       </c>
       <c r="B107" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="D107">
-        <v>2390000</v>
+        <v>230000</v>
       </c>
       <c r="E107">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5.666666666</v>
+        <v>0</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B108" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C108" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="D108">
-        <v>5430000</v>
+        <v>3320000</v>
       </c>
       <c r="E108">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F108">
-        <v>7.0</v>
+        <v>6.5</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B109" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C109" t="s">
         <v>31</v>
       </c>
       <c r="D109">
-        <v>6200000</v>
+        <v>300000</v>
       </c>
       <c r="E109">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F109">
-        <v>6.8</v>
+        <v>0.5</v>
       </c>
       <c r="G109" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B110" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C110" t="s">
-        <v>140</v>
+        <v>57</v>
       </c>
       <c r="D110">
-        <v>370000</v>
+        <v>740000</v>
       </c>
       <c r="E110">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
       </c>
       <c r="G110" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>141</v>
       </c>
       <c r="B111" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C111" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="D111">
-        <v>1750000</v>
+        <v>11570000</v>
       </c>
       <c r="E111">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F111">
-        <v>-5.0</v>
+        <v>3.6</v>
       </c>
       <c r="G111" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>142</v>
       </c>
       <c r="B112" t="s">
         <v>21</v>
       </c>
       <c r="C112" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D112">
-        <v>320000</v>
+        <v>2880000</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F112">
-        <v>1.0</v>
+        <v>3.6</v>
       </c>
       <c r="G112" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>143</v>
       </c>
       <c r="B113" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C113" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="D113">
-        <v>1370000</v>
+        <v>7260000</v>
       </c>
       <c r="E113">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="F113">
-        <v>4.25</v>
+        <v>7.4</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>144</v>
       </c>
       <c r="B114" t="s">
         <v>12</v>
       </c>
       <c r="C114" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D114">
-        <v>10910000</v>
+        <v>3550000</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="F114">
+        <v>2.4</v>
       </c>
       <c r="G114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>145</v>
       </c>
       <c r="B115" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C115" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115">
+        <v>180000</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="G115" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>146</v>
       </c>
       <c r="B116" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C116" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D116">
-        <v>4450000</v>
+        <v>4070000</v>
       </c>
       <c r="E116">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F116">
-        <v>5.6</v>
+        <v>3.75</v>
       </c>
       <c r="G116" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>147</v>
       </c>
       <c r="B117" t="s">
         <v>12</v>
       </c>
       <c r="C117" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D117">
-        <v>2530000</v>
+        <v>18170000</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="F117">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="G117" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>148</v>
       </c>
       <c r="B118" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C118" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D118">
-        <v>220000</v>
+        <v>560000</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F118">
+        <v>2.0</v>
       </c>
       <c r="G118" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>149</v>
       </c>
       <c r="B119" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C119" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="D119">
-        <v>6010000</v>
+        <v>2760000</v>
       </c>
       <c r="E119">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F119">
-        <v>4.8</v>
+        <v>4.25</v>
       </c>
       <c r="G119" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>150</v>
       </c>
       <c r="B120" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="D120">
-        <v>14590000</v>
+        <v>420000</v>
       </c>
       <c r="E120">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F120">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>151</v>
       </c>
       <c r="B121" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C121" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D121">
-        <v>1110000</v>
+        <v>1750000</v>
       </c>
       <c r="E121">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="F121">
+        <v>1.333333333</v>
       </c>
       <c r="G121" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>152</v>
       </c>
       <c r="B122" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D122">
+        <v>1920000</v>
+      </c>
+      <c r="E122">
+        <v>5</v>
+      </c>
+      <c r="F122">
+        <v>2.5</v>
+      </c>
+      <c r="G122" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>153</v>
       </c>
       <c r="B123" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C123" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D123">
-        <v>230000</v>
+        <v>15470000</v>
       </c>
       <c r="E123">
-        <v>0</v>
+        <v>58</v>
+      </c>
+      <c r="F123">
+        <v>10.0</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>154</v>
       </c>
       <c r="B124" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C124" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="D124">
-        <v>3610000</v>
+        <v>1720000</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F124">
-        <v>0.0</v>
+        <v>3.6</v>
       </c>
       <c r="G124" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>155</v>
       </c>
       <c r="B125" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C125" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="D125">
-        <v>3490000</v>
+        <v>1240000</v>
       </c>
       <c r="E125">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F125">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>156</v>
       </c>
       <c r="B126" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C126" t="s">
         <v>37</v>
       </c>
       <c r="D126">
-        <v>11870000</v>
+        <v>5500000</v>
       </c>
       <c r="E126">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F126">
-        <v>9.6</v>
+        <v>4.4</v>
       </c>
       <c r="G126" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>157</v>
       </c>
       <c r="B127" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C127" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D127">
-        <v>1820000</v>
+        <v>6460000</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F127">
-        <v>0.0</v>
+        <v>4.2</v>
       </c>
       <c r="G127" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>158</v>
       </c>
       <c r="B128" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C128" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D128">
-        <v>2130000</v>
+        <v>480000</v>
       </c>
       <c r="E128">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F128">
-        <v>2.75</v>
+        <v>0.0</v>
       </c>
       <c r="G128" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>159</v>
       </c>
       <c r="B129" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C129" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D129">
-        <v>5390000</v>
+        <v>190000</v>
       </c>
       <c r="E129">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.4</v>
       </c>
       <c r="G129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>160</v>
       </c>
       <c r="B130" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C130" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D130">
-        <v>6000000</v>
+        <v>610000</v>
       </c>
       <c r="E130">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F130">
-        <v>6.2</v>
+        <v>1.333333333</v>
       </c>
       <c r="G130" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>161</v>
       </c>
       <c r="B131" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C131" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D131">
-        <v>680000</v>
+        <v>3170000</v>
       </c>
       <c r="E131">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F131">
-        <v>1.666666666</v>
+        <v>5.0</v>
       </c>
       <c r="G131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>162</v>
       </c>
       <c r="B132" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C132" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D132">
-        <v>160000</v>
+        <v>11200000</v>
       </c>
       <c r="E132">
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="F132">
+        <v>5.0</v>
       </c>
       <c r="G132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>163</v>
       </c>
       <c r="B133" t="s">
         <v>12</v>
       </c>
       <c r="C133" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D133">
-        <v>1570000</v>
+        <v>380000</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="G133" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
         <v>164</v>
       </c>
       <c r="B134" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C134" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="D134">
-        <v>2380000</v>
+        <v>160000</v>
       </c>
       <c r="E134">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="G134" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
         <v>165</v>
       </c>
       <c r="B135" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C135" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D135">
-        <v>9010000</v>
+        <v>2700000</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="F135">
-        <v>3.75</v>
+        <v>5.0</v>
       </c>
       <c r="G135" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>166</v>
       </c>
       <c r="B136" t="s">
         <v>12</v>
       </c>
       <c r="C136" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D136">
-        <v>390000</v>
+        <v>2890000</v>
       </c>
       <c r="E136">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="F136">
+        <v>4.0</v>
       </c>
       <c r="G136" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>167</v>
       </c>
       <c r="B137" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C137" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
       <c r="D137">
-        <v>240000</v>
+        <v>5030000</v>
       </c>
       <c r="E137">
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="F137">
+        <v>3.4</v>
       </c>
       <c r="G137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>168</v>
       </c>
       <c r="B138" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C138" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D138">
-        <v>1590000</v>
+        <v>650000</v>
       </c>
       <c r="E138">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>0</v>
       </c>
       <c r="G138" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>169</v>
       </c>
       <c r="B139" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C139" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D139">
-        <v>5840000</v>
+        <v>6120000</v>
       </c>
       <c r="E139">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F139">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="G139" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>170</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D140">
-        <v>4820000</v>
+        <v>2430000</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F140">
-        <v>1.25</v>
+        <v>2.5</v>
       </c>
       <c r="G140" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
         <v>171</v>
       </c>
       <c r="B141" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C141" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D141">
-        <v>530000</v>
+        <v>160000</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
         <v>172</v>
       </c>
       <c r="B142" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C142" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="D142">
-        <v>3330000</v>
+        <v>7210000</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F142">
-        <v>4.25</v>
+        <v>2.6</v>
       </c>
       <c r="G142" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>173</v>
       </c>
       <c r="B143" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C143" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D143">
-        <v>3440000</v>
+        <v>160000</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="G143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>174</v>
       </c>
       <c r="B144" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C144" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D144">
-        <v>160000</v>
+        <v>5070000</v>
       </c>
       <c r="E144">
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="F144">
+        <v>2.8</v>
       </c>
       <c r="G144" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
         <v>175</v>
       </c>
       <c r="B145" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C145" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D145">
-        <v>6240000</v>
+        <v>160000</v>
       </c>
       <c r="E145">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.0</v>
+        <v>0</v>
       </c>
       <c r="G145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
         <v>176</v>
       </c>
       <c r="B146" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C146" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D146">
-        <v>160000</v>
+        <v>5950000</v>
       </c>
       <c r="E146">
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
       </c>
       <c r="G146" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
         <v>177</v>
       </c>
       <c r="B147" t="s">
         <v>21</v>
       </c>
       <c r="C147" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D147">
-        <v>6010000</v>
+        <v>2740000</v>
       </c>
       <c r="E147">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F147">
-        <v>4.666666666</v>
+        <v>2.333333333</v>
       </c>
       <c r="G147" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
         <v>178</v>
       </c>
       <c r="B148" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C148" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="D148">
-        <v>160000</v>
+        <v>3190000</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="F148">
+        <v>3.2</v>
       </c>
       <c r="G148" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
         <v>179</v>
       </c>
       <c r="B149" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C149" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D149">
-        <v>6980000</v>
+        <v>2510000</v>
       </c>
       <c r="E149">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F149">
-        <v>8.5</v>
+        <v>5.2</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
         <v>180</v>
       </c>
       <c r="B150" t="s">
         <v>21</v>
       </c>
       <c r="C150" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D150">
-        <v>1720000</v>
+        <v>2420000</v>
       </c>
       <c r="E150">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F150">
-        <v>1.333333333</v>
+        <v>2.333333333</v>
       </c>
       <c r="G150" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
         <v>181</v>
       </c>
       <c r="B151" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C151" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="D151">
-        <v>3330000</v>
+        <v>3310000</v>
       </c>
       <c r="E151">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F151">
-        <v>4.6</v>
+        <v>3.25</v>
       </c>
       <c r="G151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
         <v>182</v>
       </c>
       <c r="B152" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C152" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D152">
-        <v>850000</v>
+        <v>4130000</v>
       </c>
       <c r="E152">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="F152">
-        <v>2.0</v>
+        <v>7.2</v>
       </c>
       <c r="G152" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
         <v>183</v>
       </c>
       <c r="B153" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="D153">
-        <v>1570000</v>
+        <v>4220000</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="F153">
-        <v>1.5</v>
+        <v>4.2</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
         <v>184</v>
       </c>
       <c r="B154" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C154" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="D154">
-        <v>3820000</v>
+        <v>160000</v>
       </c>
       <c r="E154">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="G154" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
         <v>185</v>
       </c>
       <c r="B155" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C155" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D155">
-        <v>2600000</v>
+        <v>5500000</v>
       </c>
       <c r="E155">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F155">
-        <v>8.0</v>
+        <v>1.4</v>
       </c>
       <c r="G155" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>186</v>
       </c>
       <c r="B156" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C156" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="D156">
-        <v>5170000</v>
+        <v>9870000</v>
       </c>
       <c r="E156">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F156">
-        <v>10.0</v>
+        <v>4.2</v>
       </c>
       <c r="G156" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>187</v>
       </c>
       <c r="B157" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C157" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D157">
-        <v>160000</v>
+        <v>8410000</v>
       </c>
       <c r="E157">
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="F157">
+        <v>4.8</v>
       </c>
       <c r="G157" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>188</v>
       </c>
       <c r="B158" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C158" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="D158">
-        <v>6600000</v>
+        <v>2860000</v>
       </c>
       <c r="E158">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F158">
-        <v>3.4</v>
+        <v>3.8</v>
       </c>
       <c r="G158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>189</v>
       </c>
       <c r="B159" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C159" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="D159">
-        <v>7950000</v>
+        <v>1580000</v>
       </c>
       <c r="E159">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F159">
-        <v>6.5</v>
+        <v>3.2</v>
       </c>
       <c r="G159" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>190</v>
       </c>
       <c r="B160" t="s">
         <v>21</v>
       </c>
       <c r="C160" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="D160">
-        <v>7630000</v>
+        <v>960000</v>
       </c>
       <c r="E160">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F160">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="G160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>191</v>
       </c>
       <c r="B161" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D161">
-        <v>4000000</v>
+        <v>350000</v>
       </c>
       <c r="E161">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>3.2</v>
+        <v>0</v>
       </c>
       <c r="G161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
         <v>192</v>
       </c>
       <c r="B162" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C162" t="s">
-        <v>140</v>
+        <v>31</v>
       </c>
       <c r="D162">
-        <v>1890000</v>
+        <v>3630000</v>
       </c>
       <c r="E162">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="F162">
-        <v>3.0</v>
+        <v>4.2</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
         <v>193</v>
       </c>
       <c r="B163" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C163" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D163">
-        <v>2820000</v>
+        <v>970000</v>
       </c>
       <c r="E163">
         <v>3</v>
       </c>
       <c r="F163">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
         <v>194</v>
       </c>
       <c r="B164" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C164" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D164">
-        <v>390000</v>
+        <v>1360000</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>4.0</v>
       </c>
       <c r="G164" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>195</v>
       </c>
       <c r="B165" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C165" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D165">
-        <v>4660000</v>
+        <v>160000</v>
       </c>
       <c r="E165">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1.666666666</v>
+        <v>0</v>
       </c>
       <c r="G165" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
         <v>196</v>
       </c>
       <c r="B166" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C166" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D166">
-        <v>2040000</v>
+        <v>650000</v>
       </c>
       <c r="E166">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>0</v>
       </c>
       <c r="G166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
         <v>197</v>
       </c>
       <c r="B167" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C167" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="D167">
-        <v>1280000</v>
+        <v>10890000</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="F167">
-        <v>4.0</v>
+        <v>8.6</v>
       </c>
       <c r="G167" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
         <v>198</v>
       </c>
       <c r="B168" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C168" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="D168">
-        <v>160000</v>
+        <v>4700000</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>22</v>
+      </c>
+      <c r="F168">
+        <v>3.8</v>
       </c>
       <c r="G168" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>199</v>
       </c>
       <c r="B169" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C169" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D169">
-        <v>1150000</v>
+        <v>2330000</v>
       </c>
       <c r="E169">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F169">
-        <v>3.666666666</v>
+        <v>3.333333333</v>
       </c>
       <c r="G169" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>200</v>
       </c>
       <c r="B170" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C170" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D170">
-        <v>7490000</v>
+        <v>830000</v>
       </c>
       <c r="E170">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F170">
-        <v>2.666666666</v>
+        <v>1.666666666</v>
       </c>
       <c r="G170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
         <v>201</v>
       </c>
       <c r="B171" t="s">
         <v>21</v>
       </c>
       <c r="C171" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="D171">
-        <v>5160000</v>
+        <v>3810000</v>
       </c>
       <c r="E171">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F171">
-        <v>8.333333333</v>
+        <v>2.25</v>
       </c>
       <c r="G171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
         <v>202</v>
       </c>
       <c r="B172" t="s">
         <v>12</v>
       </c>
       <c r="C172" t="s">
         <v>19</v>
       </c>
       <c r="D172">
-        <v>5730000</v>
+        <v>8700000</v>
       </c>
       <c r="E172">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F172">
-        <v>3.75</v>
+        <v>4.5</v>
       </c>
       <c r="G172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
         <v>203</v>
       </c>
       <c r="B173" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C173" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D173">
-        <v>1410000</v>
+        <v>160000</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
-      <c r="F173">
-[...1 lines deleted...]
-      </c>
       <c r="G173" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
         <v>204</v>
       </c>
       <c r="B174" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C174" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D174">
-        <v>2040000</v>
+        <v>2350000</v>
       </c>
       <c r="E174">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F174">
-        <v>1.0</v>
+        <v>3.2</v>
       </c>
       <c r="G174" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
         <v>205</v>
       </c>
       <c r="B175" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="D175">
-        <v>6770000</v>
+        <v>5830000</v>
       </c>
       <c r="E175">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="F175">
-        <v>3.0</v>
+        <v>7.6</v>
       </c>
       <c r="G175" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
         <v>206</v>
       </c>
       <c r="B176" t="s">
         <v>12</v>
       </c>
       <c r="C176" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="D176">
-        <v>6770000</v>
+        <v>2640000</v>
       </c>
       <c r="E176">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>2</v>
       </c>
       <c r="G176" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
         <v>207</v>
       </c>
       <c r="B177" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C177" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D177">
-        <v>160000</v>
+        <v>6450000</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F177">
+        <v>0.5</v>
       </c>
       <c r="G177" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
         <v>208</v>
       </c>
       <c r="B178" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C178" t="s">
         <v>57</v>
       </c>
       <c r="D178">
-        <v>1850000</v>
+        <v>1620000</v>
       </c>
       <c r="E178">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F178">
-        <v>5.2</v>
+        <v>3.0</v>
       </c>
       <c r="G178" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
         <v>209</v>
       </c>
       <c r="B179" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" t="s">
         <v>24</v>
       </c>
-      <c r="C179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179">
-        <v>3880000</v>
+        <v>3840000</v>
       </c>
       <c r="E179">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F179">
-        <v>2.25</v>
+        <v>3.2</v>
       </c>
       <c r="G179" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
         <v>210</v>
       </c>
       <c r="B180" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C180" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="D180">
-        <v>4740000</v>
+        <v>6120000</v>
       </c>
       <c r="E180">
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="F180">
-        <v>2.6</v>
+        <v>7.8</v>
       </c>
       <c r="G180" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
         <v>211</v>
       </c>
       <c r="B181" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C181" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D181">
-        <v>8050000</v>
+        <v>1610000</v>
       </c>
       <c r="E181">
-        <v>12</v>
+        <v>-5</v>
       </c>
       <c r="F181">
-        <v>10.2</v>
+        <v>-1.333333333</v>
       </c>
       <c r="G181" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
         <v>212</v>
       </c>
       <c r="B182" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" t="s">
         <v>24</v>
       </c>
-      <c r="C182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182">
-        <v>2010000</v>
+        <v>2160000</v>
       </c>
       <c r="E182">
-        <v>-5</v>
+        <v>9</v>
       </c>
       <c r="F182">
-        <v>2.6</v>
+        <v>1.4</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
         <v>213</v>
       </c>
       <c r="B183" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C183" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D183">
-        <v>4210000</v>
+        <v>770000</v>
       </c>
       <c r="E183">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F183">
-        <v>7.0</v>
+        <v>1.5</v>
       </c>
       <c r="G183" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
         <v>214</v>
       </c>
       <c r="B184" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C184" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D184">
-        <v>4110000</v>
+        <v>5750000</v>
       </c>
       <c r="E184">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F184">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="G184" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
         <v>215</v>
       </c>
       <c r="B185" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C185" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="D185">
-        <v>4400000</v>
+        <v>3290000</v>
       </c>
       <c r="E185">
-        <v>-1</v>
+        <v>25</v>
       </c>
       <c r="F185">
-        <v>-1.0</v>
+        <v>3.0</v>
       </c>
       <c r="G185" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
         <v>216</v>
       </c>
       <c r="B186" t="s">
         <v>12</v>
       </c>
       <c r="C186" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D186">
-        <v>3790000</v>
+        <v>5160000</v>
       </c>
       <c r="E186">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="F186">
-        <v>2.8</v>
+        <v>5.6</v>
       </c>
       <c r="G186" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
         <v>217</v>
       </c>
       <c r="B187" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C187" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D187">
-        <v>510000</v>
+        <v>8690000</v>
       </c>
       <c r="E187">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="F187">
-        <v>2.0</v>
+        <v>6.4</v>
       </c>
       <c r="G187" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
         <v>218</v>
       </c>
       <c r="B188" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C188" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D188">
-        <v>3840000</v>
+        <v>240000</v>
       </c>
       <c r="E188">
-        <v>-2</v>
-[...2 lines deleted...]
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="G188" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
         <v>219</v>
       </c>
       <c r="B189" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C189" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D189">
-        <v>1780000</v>
+        <v>3090000</v>
       </c>
       <c r="E189">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>5.25</v>
+        <v>0</v>
       </c>
       <c r="G189" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
         <v>220</v>
       </c>
       <c r="B190" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C190" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="D190">
-        <v>3650000</v>
+        <v>1400000</v>
       </c>
       <c r="E190">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F190">
-        <v>1.666666666</v>
+        <v>3.8</v>
       </c>
       <c r="G190" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
         <v>221</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="C191" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D191">
-        <v>4050000</v>
+        <v>5670000</v>
       </c>
       <c r="E191">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F191">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="G191" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
         <v>222</v>
       </c>
       <c r="B192" t="s">
+        <v>21</v>
+      </c>
+      <c r="C192" t="s">
         <v>24</v>
       </c>
-      <c r="C192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192">
-        <v>260000</v>
+        <v>2940000</v>
       </c>
       <c r="E192">
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="F192">
+        <v>3.8</v>
       </c>
       <c r="G192" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
         <v>223</v>
       </c>
       <c r="B193" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C193" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D193">
-        <v>7120000</v>
+        <v>290000</v>
       </c>
       <c r="E193">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.5</v>
       </c>
       <c r="G193" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
         <v>224</v>
       </c>
       <c r="B194" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C194" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D194">
-        <v>3120000</v>
+        <v>2420000</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F194">
-        <v>4.6</v>
+        <v>3.25</v>
       </c>
       <c r="G194" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
         <v>225</v>
       </c>
       <c r="B195" t="s">
         <v>12</v>
       </c>
       <c r="C195" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="D195">
-        <v>11980000</v>
+        <v>1100000</v>
       </c>
       <c r="E195">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.8</v>
+        <v>2</v>
       </c>
       <c r="G195" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
         <v>226</v>
       </c>
       <c r="B196" t="s">
         <v>21</v>
       </c>
       <c r="C196" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D196">
-        <v>1360000</v>
+        <v>7260000</v>
       </c>
       <c r="E196">
-        <v>-3</v>
+        <v>20</v>
       </c>
       <c r="F196">
-        <v>-3.0</v>
+        <v>4.333333333</v>
       </c>
       <c r="G196" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
         <v>227</v>
       </c>
       <c r="B197" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C197" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D197">
-        <v>390000</v>
+        <v>3600000</v>
       </c>
       <c r="E197">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F197">
-        <v>4.0</v>
+        <v>5.25</v>
       </c>
       <c r="G197" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>228</v>
       </c>
       <c r="B198" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C198" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="D198">
-        <v>2710000</v>
+        <v>170000</v>
       </c>
       <c r="E198">
-        <v>-1</v>
-[...2 lines deleted...]
-        <v>-1.0</v>
+        <v>0</v>
       </c>
       <c r="G198" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>229</v>
       </c>
       <c r="B199" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C199" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D199">
-        <v>2500000</v>
+        <v>990000</v>
       </c>
       <c r="E199">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F199">
-        <v>1.6</v>
+        <v>0.5</v>
       </c>
       <c r="G199" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>230</v>
       </c>
       <c r="B200" t="s">
         <v>21</v>
       </c>
       <c r="C200" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D200">
-        <v>9010000</v>
+        <v>2670000</v>
       </c>
       <c r="E200">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="F200">
-        <v>3.6</v>
+        <v>4.8</v>
       </c>
       <c r="G200" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
         <v>231</v>
       </c>
       <c r="B201" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C201" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D201">
-        <v>3510000</v>
+        <v>270000</v>
       </c>
       <c r="E201">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.25</v>
       </c>
       <c r="G201" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
         <v>232</v>
       </c>
       <c r="B202" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C202" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="D202">
-        <v>180000</v>
+        <v>8950000</v>
       </c>
       <c r="E202">
-        <v>0</v>
+        <v>43</v>
+      </c>
+      <c r="F202">
+        <v>7.4</v>
       </c>
       <c r="G202" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
         <v>233</v>
       </c>
       <c r="B203" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C203" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="D203">
-        <v>2500000</v>
+        <v>2780000</v>
       </c>
       <c r="E203">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F203">
-        <v>5.4</v>
+        <v>5.5</v>
       </c>
       <c r="G203" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
         <v>234</v>
       </c>
       <c r="B204" t="s">
         <v>21</v>
       </c>
       <c r="C204" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D204">
-        <v>200000</v>
+        <v>2580000</v>
       </c>
       <c r="E204">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F204">
+        <v>2.0</v>
       </c>
       <c r="G204" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
         <v>235</v>
       </c>
       <c r="B205" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C205" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D205">
-        <v>1870000</v>
+        <v>3840000</v>
       </c>
       <c r="E205">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F205">
-        <v>2.5</v>
+        <v>4.4</v>
       </c>
       <c r="G205" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
         <v>236</v>
       </c>
       <c r="B206" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C206" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D206">
-        <v>240000</v>
+        <v>1560000</v>
       </c>
       <c r="E206">
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="F206">
+        <v>1.75</v>
       </c>
       <c r="G206" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
         <v>237</v>
       </c>
       <c r="B207" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C207" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D207">
-        <v>8320000</v>
+        <v>11530000</v>
       </c>
       <c r="E207">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="F207">
-        <v>4.4</v>
+        <v>7.0</v>
       </c>
       <c r="G207" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
         <v>238</v>
       </c>
       <c r="B208" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C208" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="D208">
-        <v>1600000</v>
+        <v>160000</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="G208" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
         <v>239</v>
       </c>
       <c r="B209" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C209" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D209">
-        <v>5870000</v>
+        <v>1290000</v>
       </c>
       <c r="E209">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F209">
-        <v>3.75</v>
+        <v>1.666666666</v>
       </c>
       <c r="G209" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
         <v>240</v>
       </c>
       <c r="B210" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C210" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D210">
-        <v>2780000</v>
+        <v>180000</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
-      <c r="F210">
-[...1 lines deleted...]
-      </c>
       <c r="G210" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
         <v>241</v>
       </c>
       <c r="B211" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C211" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D211">
-        <v>1510000</v>
+        <v>870000</v>
       </c>
       <c r="E211">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.666666666</v>
+        <v>2</v>
       </c>
       <c r="G211" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
         <v>242</v>
       </c>
       <c r="B212" t="s">
         <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D212">
-        <v>11150000</v>
+        <v>4050000</v>
       </c>
       <c r="E212">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F212">
-        <v>9.0</v>
+        <v>3.666666666</v>
       </c>
       <c r="G212" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
         <v>243</v>
       </c>
       <c r="B213" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>9</v>
+        <v>137</v>
       </c>
       <c r="D213">
-        <v>170000</v>
+        <v>2930000</v>
       </c>
       <c r="E213">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F213">
+        <v>2.6</v>
       </c>
       <c r="G213" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
         <v>244</v>
       </c>
       <c r="B214" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C214" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="D214">
-        <v>2100000</v>
+        <v>840000</v>
       </c>
       <c r="E214">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F214">
-        <v>3.0</v>
+        <v>0.6</v>
       </c>
       <c r="G214" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
         <v>245</v>
       </c>
       <c r="B215" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C215" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="D215">
-        <v>170000</v>
+        <v>3210000</v>
       </c>
       <c r="E215">
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="F215">
+        <v>5.666666666</v>
       </c>
       <c r="G215" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
         <v>246</v>
       </c>
       <c r="B216" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C216" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D216">
-        <v>1270000</v>
+        <v>1550000</v>
       </c>
       <c r="E216">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>3</v>
       </c>
       <c r="G216" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
         <v>247</v>
       </c>
       <c r="B217" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C217" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D217">
-        <v>5310000</v>
+        <v>5710000</v>
       </c>
       <c r="E217">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F217">
-        <v>4.6</v>
+        <v>5.4</v>
       </c>
       <c r="G217" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
         <v>248</v>
       </c>
       <c r="B218" t="s">
         <v>12</v>
       </c>
       <c r="C218" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D218">
-        <v>190000</v>
+        <v>2180000</v>
       </c>
       <c r="E218">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F218">
+        <v>5.5</v>
       </c>
       <c r="G218" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
         <v>249</v>
       </c>
       <c r="B219" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C219" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="D219">
-        <v>3810000</v>
+        <v>1740000</v>
       </c>
       <c r="E219">
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="F219">
+        <v>4.4</v>
       </c>
       <c r="G219" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
         <v>250</v>
       </c>
       <c r="B220" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C220" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="D220">
-        <v>2170000</v>
+        <v>15550000</v>
       </c>
       <c r="E220">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F220">
-        <v>3.4</v>
+        <v>2.8</v>
       </c>
       <c r="G220" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
         <v>251</v>
       </c>
       <c r="B221" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C221" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D221">
-        <v>4160000</v>
+        <v>1240000</v>
       </c>
       <c r="E221">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>0</v>
       </c>
       <c r="G221" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>252</v>
       </c>
       <c r="B222" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C222" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D222">
-        <v>3300000</v>
+        <v>2760000</v>
       </c>
       <c r="E222">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F222">
-        <v>3.0</v>
+        <v>0.333333333</v>
       </c>
       <c r="G222" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
         <v>253</v>
       </c>
       <c r="B223" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C223" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D223">
-        <v>2130000</v>
+        <v>4540000</v>
       </c>
       <c r="E223">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F223">
-        <v>3.0</v>
+        <v>2.666666666</v>
       </c>
       <c r="G223" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
         <v>254</v>
       </c>
       <c r="B224" t="s">
         <v>12</v>
       </c>
       <c r="C224" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D224">
-        <v>1300000</v>
+        <v>24780000</v>
       </c>
       <c r="E224">
-        <v>0</v>
+        <v>58</v>
+      </c>
+      <c r="F224">
+        <v>10.2</v>
       </c>
       <c r="G224" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
         <v>255</v>
       </c>
       <c r="B225" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C225" t="s">
         <v>13</v>
       </c>
       <c r="D225">
-        <v>1380000</v>
+        <v>5000000</v>
       </c>
       <c r="E225">
-        <v>-5</v>
+        <v>29</v>
       </c>
       <c r="F225">
-        <v>0.333333333</v>
+        <v>5.8</v>
       </c>
       <c r="G225" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
         <v>256</v>
       </c>
       <c r="B226" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C226" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D226">
-        <v>12030000</v>
+        <v>700000</v>
       </c>
       <c r="E226">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F226">
-        <v>5.2</v>
+        <v>2.5</v>
       </c>
       <c r="G226" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
         <v>257</v>
       </c>
       <c r="B227" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C227" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="D227">
-        <v>2080000</v>
+        <v>290000</v>
       </c>
       <c r="E227">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.8</v>
+        <v>1</v>
       </c>
       <c r="G227" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
         <v>258</v>
       </c>
       <c r="B228" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C228" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D228">
-        <v>1450000</v>
+        <v>3710000</v>
       </c>
       <c r="E228">
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="F228">
+        <v>2.5</v>
       </c>
       <c r="G228" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
         <v>259</v>
       </c>
       <c r="B229" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C229" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="D229">
-        <v>5750000</v>
+        <v>13530000</v>
       </c>
       <c r="E229">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="F229">
-        <v>4.0</v>
+        <v>9.2</v>
       </c>
       <c r="G229" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
         <v>260</v>
       </c>
       <c r="B230" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C230" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D230">
-        <v>20710000</v>
+        <v>240000</v>
       </c>
       <c r="E230">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>7.6</v>
+        <v>0</v>
       </c>
       <c r="G230" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
         <v>261</v>
       </c>
       <c r="B231" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C231" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D231">
-        <v>4030000</v>
+        <v>2200000</v>
       </c>
       <c r="E231">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F231">
-        <v>0.0</v>
+        <v>4.333333333</v>
       </c>
       <c r="G231" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
         <v>262</v>
       </c>
       <c r="B232" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C232" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="D232">
-        <v>520000</v>
+        <v>7410000</v>
       </c>
       <c r="E232">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F232">
-        <v>4.75</v>
+        <v>7.8</v>
       </c>
       <c r="G232" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
         <v>263</v>
       </c>
       <c r="B233" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C233" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="D233">
-        <v>440000</v>
+        <v>2950000</v>
       </c>
       <c r="E233">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F233">
-        <v>1.5</v>
+        <v>5.2</v>
       </c>
       <c r="G233" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
         <v>264</v>
       </c>
       <c r="B234" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C234" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D234">
-        <v>3020000</v>
+        <v>1760000</v>
       </c>
       <c r="E234">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F234">
-        <v>9.5</v>
+        <v>1.6</v>
       </c>
       <c r="G234" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
         <v>265</v>
       </c>
       <c r="B235" t="s">
         <v>21</v>
       </c>
       <c r="C235" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="D235">
-        <v>8130000</v>
+        <v>800000</v>
       </c>
       <c r="E235">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F235">
-        <v>5.666666666</v>
+        <v>1.0</v>
       </c>
       <c r="G235" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
         <v>266</v>
       </c>
       <c r="B236" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C236" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D236">
-        <v>1160000</v>
+        <v>1230000</v>
       </c>
       <c r="E236">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F236">
+        <v>2.5</v>
       </c>
       <c r="G236" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
         <v>267</v>
       </c>
       <c r="B237" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C237" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D237">
-        <v>2940000</v>
+        <v>280000</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
       <c r="F237">
-        <v>1.8</v>
+        <v>1.0</v>
       </c>
       <c r="G237" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
         <v>268</v>
       </c>
       <c r="B238" t="s">
         <v>21</v>
       </c>
       <c r="C238" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D238">
-        <v>2300000</v>
+        <v>170000</v>
       </c>
       <c r="E238">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>0</v>
       </c>
       <c r="G238" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
         <v>269</v>
       </c>
       <c r="B239" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C239" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D239">
-        <v>1810000</v>
+        <v>2590000</v>
       </c>
       <c r="E239">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="F239">
-        <v>3.0</v>
+        <v>2.75</v>
       </c>
       <c r="G239" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
         <v>270</v>
       </c>
       <c r="B240" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C240" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D240">
-        <v>3230000</v>
+        <v>160000</v>
       </c>
       <c r="E240">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>0</v>
       </c>
       <c r="G240" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
         <v>271</v>
       </c>
       <c r="B241" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C241" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D241">
-        <v>310000</v>
+        <v>3150000</v>
       </c>
       <c r="E241">
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="F241">
+        <v>6.8</v>
       </c>
       <c r="G241" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
         <v>272</v>
       </c>
       <c r="B242" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C242" t="s">
         <v>44</v>
       </c>
       <c r="D242">
-        <v>240000</v>
+        <v>8230000</v>
       </c>
       <c r="E242">
-        <v>0</v>
+        <v>48</v>
+      </c>
+      <c r="F242">
+        <v>8.0</v>
       </c>
       <c r="G242" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
         <v>273</v>
       </c>
       <c r="B243" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C243" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="D243">
-        <v>2020000</v>
+        <v>1760000</v>
       </c>
       <c r="E243">
-        <v>-3</v>
+        <v>13</v>
       </c>
       <c r="F243">
-        <v>0.333333333</v>
+        <v>2.5</v>
       </c>
       <c r="G243" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
         <v>274</v>
       </c>
       <c r="B244" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C244" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D244">
-        <v>680000</v>
+        <v>2280000</v>
       </c>
       <c r="E244">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F244">
+        <v>2.75</v>
       </c>
       <c r="G244" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
         <v>275</v>
       </c>
       <c r="B245" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C245" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D245">
-        <v>200000</v>
+        <v>4270000</v>
       </c>
       <c r="E245">
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="F245">
+        <v>5.0</v>
       </c>
       <c r="G245" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
         <v>276</v>
       </c>
       <c r="B246" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C246" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D246">
-        <v>2880000</v>
+        <v>180000</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="G246" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
         <v>277</v>
       </c>
       <c r="B247" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C247" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D247">
-        <v>160000</v>
+        <v>5920000</v>
       </c>
       <c r="E247">
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="F247">
+        <v>5.2</v>
       </c>
       <c r="G247" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
         <v>278</v>
       </c>
       <c r="B248" t="s">
         <v>21</v>
       </c>
       <c r="C248" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D248">
-        <v>160000</v>
+        <v>2040000</v>
       </c>
       <c r="E248">
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="F248">
+        <v>2.0</v>
       </c>
       <c r="G248" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
         <v>279</v>
       </c>
       <c r="B249" t="s">
         <v>8</v>
       </c>
       <c r="C249" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D249">
-        <v>3350000</v>
+        <v>160000</v>
       </c>
       <c r="E249">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="G249" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
         <v>280</v>
       </c>
       <c r="B250" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C250" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D250">
-        <v>3520000</v>
+        <v>160000</v>
       </c>
       <c r="E250">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>0</v>
       </c>
       <c r="G250" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
         <v>281</v>
       </c>
       <c r="B251" t="s">
         <v>21</v>
       </c>
       <c r="C251" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D251">
-        <v>3750000</v>
+        <v>2380000</v>
       </c>
       <c r="E251">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F251">
-        <v>4.2</v>
+        <v>6.0</v>
       </c>
       <c r="G251" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
         <v>282</v>
       </c>
       <c r="B252" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C252" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D252">
-        <v>1180000</v>
+        <v>11600000</v>
       </c>
       <c r="E252">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="F252">
-        <v>0.75</v>
+        <v>7.4</v>
       </c>
       <c r="G252" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
         <v>283</v>
       </c>
       <c r="B253" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C253" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D253">
-        <v>2720000</v>
+        <v>1790000</v>
       </c>
       <c r="E253">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F253">
-        <v>2.25</v>
+        <v>0.0</v>
       </c>
       <c r="G253" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
         <v>284</v>
       </c>
       <c r="B254" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C254" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="D254">
-        <v>390000</v>
+        <v>5450000</v>
       </c>
       <c r="E254">
-        <v>0</v>
+        <v>37</v>
+      </c>
+      <c r="F254">
+        <v>7.2</v>
       </c>
       <c r="G254" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
         <v>285</v>
       </c>
       <c r="B255" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C255" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="D255">
-        <v>7700000</v>
+        <v>7910000</v>
       </c>
       <c r="E255">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="F255">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="G255" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
         <v>286</v>
       </c>
       <c r="B256" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C256" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="D256">
-        <v>3330000</v>
+        <v>2860000</v>
       </c>
       <c r="E256">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F256">
-        <v>2.6</v>
+        <v>5.5</v>
       </c>
       <c r="G256" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
         <v>287</v>
       </c>
       <c r="B257" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C257" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D257">
-        <v>160000</v>
+        <v>8900000</v>
       </c>
       <c r="E257">
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="F257">
+        <v>8.75</v>
       </c>
       <c r="G257" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
         <v>288</v>
       </c>
       <c r="B258" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C258" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D258">
-        <v>160000</v>
+        <v>10090000</v>
       </c>
       <c r="E258">
-        <v>0</v>
+        <v>37</v>
+      </c>
+      <c r="F258">
+        <v>5.8</v>
       </c>
       <c r="G258" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
         <v>289</v>
       </c>
       <c r="B259" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C259" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D259">
-        <v>4110000</v>
+        <v>170000</v>
       </c>
       <c r="E259">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.25</v>
       </c>
       <c r="G259" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
         <v>290</v>
       </c>
       <c r="B260" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C260" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D260">
-        <v>9980000</v>
+        <v>21400000</v>
       </c>
       <c r="E260">
-        <v>6</v>
+        <v>67</v>
       </c>
       <c r="F260">
-        <v>7.4</v>
+        <v>11.4</v>
       </c>
       <c r="G260" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
         <v>291</v>
       </c>
       <c r="B261" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C261" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="D261">
-        <v>4760000</v>
+        <v>2750000</v>
       </c>
       <c r="E261">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F261">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="G261" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
         <v>292</v>
       </c>
       <c r="B262" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C262" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="D262">
-        <v>1130000</v>
+        <v>1650000</v>
       </c>
       <c r="E262">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F262">
-        <v>1.0</v>
+        <v>4.666666666</v>
       </c>
       <c r="G262" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
         <v>293</v>
       </c>
       <c r="B263" t="s">
         <v>21</v>
       </c>
       <c r="C263" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D263">
-        <v>6470000</v>
+        <v>670000</v>
       </c>
       <c r="E263">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F263">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="G263" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
         <v>294</v>
       </c>
       <c r="B264" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C264" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="D264">
-        <v>2630000</v>
+        <v>570000</v>
       </c>
       <c r="E264">
         <v>1</v>
       </c>
       <c r="F264">
-        <v>1.8</v>
+        <v>1.0</v>
       </c>
       <c r="G264" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
         <v>295</v>
       </c>
       <c r="B265" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C265" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D265">
-        <v>6800000</v>
+        <v>280000</v>
       </c>
       <c r="E265">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5.8</v>
+        <v>0</v>
       </c>
       <c r="G265" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
         <v>296</v>
       </c>
       <c r="B266" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C266" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D266">
-        <v>7080000</v>
+        <v>1540000</v>
       </c>
       <c r="E266">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F266">
-        <v>4.8</v>
+        <v>2.5</v>
       </c>
       <c r="G266" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
         <v>297</v>
       </c>
       <c r="B267" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C267" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D267">
         <v>160000</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="G267" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
         <v>298</v>
       </c>
       <c r="B268" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C268" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D268">
-        <v>19890000</v>
+        <v>1540000</v>
       </c>
       <c r="E268">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F268">
-        <v>9.6</v>
+        <v>8.0</v>
       </c>
       <c r="G268" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
         <v>299</v>
       </c>
       <c r="B269" t="s">
         <v>12</v>
       </c>
       <c r="C269" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="D269">
-        <v>3810000</v>
+        <v>13920000</v>
       </c>
       <c r="E269">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F269">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="G269" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
         <v>300</v>
       </c>
       <c r="B270" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C270" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D270">
-        <v>3120000</v>
+        <v>180000</v>
       </c>
       <c r="E270">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>0</v>
       </c>
       <c r="G270" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
         <v>301</v>
       </c>
       <c r="B271" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C271" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D271">
-        <v>1240000</v>
+        <v>890000</v>
       </c>
       <c r="E271">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F271">
-        <v>1.333333333</v>
+        <v>1.0</v>
       </c>
       <c r="G271" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
         <v>302</v>
       </c>
       <c r="B272" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C272" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D272">
-        <v>1090000</v>
+        <v>200000</v>
       </c>
       <c r="E272">
         <v>0</v>
       </c>
       <c r="G272" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
         <v>303</v>
       </c>
       <c r="B273" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C273" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="D273">
-        <v>970000</v>
+        <v>630000</v>
       </c>
       <c r="E273">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F273">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="G273" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
         <v>304</v>
       </c>
       <c r="B274" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C274" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D274">
-        <v>1200000</v>
+        <v>5310000</v>
       </c>
       <c r="E274">
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="F274">
+        <v>4.0</v>
       </c>
       <c r="G274" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
         <v>305</v>
       </c>
       <c r="B275" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C275" t="s">
         <v>57</v>
       </c>
       <c r="D275">
-        <v>970000</v>
+        <v>2460000</v>
       </c>
       <c r="E275">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.0</v>
       </c>
       <c r="G275" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
         <v>306</v>
       </c>
       <c r="B276" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C276" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="D276">
-        <v>1080000</v>
+        <v>460000</v>
       </c>
       <c r="E276">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F276">
-        <v>0.5</v>
+        <v>1.0</v>
       </c>
       <c r="G276" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
         <v>307</v>
       </c>
       <c r="B277" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C277" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D277">
-        <v>11800000</v>
+        <v>4180000</v>
       </c>
       <c r="E277">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F277">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="G277" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
         <v>308</v>
       </c>
       <c r="B278" t="s">
         <v>21</v>
       </c>
       <c r="C278" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D278">
         <v>160000</v>
       </c>
       <c r="E278">
         <v>0</v>
       </c>
       <c r="G278" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
         <v>309</v>
       </c>
       <c r="B279" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C279" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D279">
-        <v>1460000</v>
+        <v>160000</v>
       </c>
       <c r="E279">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="G279" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
         <v>310</v>
       </c>
       <c r="B280" t="s">
         <v>21</v>
       </c>
       <c r="C280" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="D280">
-        <v>720000</v>
+        <v>170000</v>
       </c>
       <c r="E280">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="G280" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
         <v>311</v>
       </c>
       <c r="B281" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C281" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D281">
-        <v>550000</v>
+        <v>890000</v>
       </c>
       <c r="E281">
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="F281">
+        <v>3.0</v>
       </c>
       <c r="G281" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
         <v>312</v>
       </c>
       <c r="B282" t="s">
+        <v>12</v>
+      </c>
+      <c r="C282" t="s">
+        <v>137</v>
+      </c>
+      <c r="D282">
+        <v>3670000</v>
+      </c>
+      <c r="E282">
         <v>24</v>
       </c>
-      <c r="C282" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="F282">
+        <v>3.2</v>
       </c>
       <c r="G282" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
         <v>313</v>
       </c>
       <c r="B283" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C283" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="D283">
-        <v>4260000</v>
+        <v>160000</v>
       </c>
       <c r="E283">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="G283" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
         <v>314</v>
       </c>
       <c r="B284" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C284" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D284">
-        <v>2660000</v>
+        <v>4140000</v>
       </c>
       <c r="E284">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="F284">
-        <v>8.25</v>
+        <v>4.8</v>
       </c>
       <c r="G284" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
         <v>315</v>
       </c>
       <c r="B285" t="s">
+        <v>21</v>
+      </c>
+      <c r="C285" t="s">
         <v>24</v>
       </c>
-      <c r="C285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D285">
-        <v>1550000</v>
+        <v>180000</v>
       </c>
       <c r="E285">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F285">
-        <v>2.5</v>
+        <v>0.0</v>
       </c>
       <c r="G285" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
         <v>316</v>
       </c>
       <c r="B286" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C286" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="D286">
-        <v>530000</v>
+        <v>630000</v>
       </c>
       <c r="E286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F286">
-        <v>4.5</v>
+        <v>0.5</v>
       </c>
       <c r="G286" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
         <v>317</v>
       </c>
       <c r="B287" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C287" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="D287">
-        <v>4410000</v>
+        <v>530000</v>
       </c>
       <c r="E287">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.0</v>
       </c>
       <c r="G287" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
         <v>318</v>
       </c>
       <c r="B288" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C288" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D288">
-        <v>170000</v>
+        <v>7220000</v>
       </c>
       <c r="E288">
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="F288">
+        <v>6.0</v>
       </c>
       <c r="G288" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
         <v>319</v>
       </c>
       <c r="B289" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C289" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="D289">
-        <v>160000</v>
+        <v>4200000</v>
       </c>
       <c r="E289">
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="F289">
+        <v>5.6</v>
       </c>
       <c r="G289" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
         <v>320</v>
       </c>
       <c r="B290" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C290" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D290">
-        <v>160000</v>
+        <v>5130000</v>
       </c>
       <c r="E290">
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="F290">
+        <v>4.2</v>
       </c>
       <c r="G290" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
         <v>321</v>
       </c>
       <c r="B291" t="s">
         <v>21</v>
       </c>
       <c r="C291" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D291">
-        <v>220000</v>
+        <v>1180000</v>
       </c>
       <c r="E291">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F291">
+        <v>2.0</v>
       </c>
       <c r="G291" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
         <v>322</v>
       </c>
       <c r="B292" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C292" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="D292">
-        <v>1440000</v>
+        <v>270000</v>
       </c>
       <c r="E292">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="G292" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
         <v>323</v>
       </c>
       <c r="B293" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C293" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="D293">
-        <v>3030000</v>
+        <v>500000</v>
       </c>
       <c r="E293">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F293">
-        <v>8.0</v>
+        <v>3.5</v>
       </c>
       <c r="G293" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
         <v>324</v>
       </c>
       <c r="B294" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C294" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="D294">
-        <v>160000</v>
+        <v>9710000</v>
       </c>
       <c r="E294">
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="F294">
+        <v>3.0</v>
       </c>
       <c r="G294" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
         <v>325</v>
       </c>
       <c r="B295" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C295" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D295">
-        <v>160000</v>
+        <v>410000</v>
       </c>
       <c r="E295">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
       </c>
       <c r="G295" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
         <v>326</v>
       </c>
       <c r="B296" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C296" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="D296">
-        <v>3640000</v>
+        <v>290000</v>
       </c>
       <c r="E296">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>4.4</v>
+        <v>0</v>
       </c>
       <c r="G296" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
         <v>327</v>
       </c>
       <c r="B297" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C297" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D297">
-        <v>460000</v>
+        <v>210000</v>
       </c>
       <c r="E297">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="G297" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
         <v>328</v>
       </c>
       <c r="B298" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C298" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="D298">
-        <v>1900000</v>
+        <v>3700000</v>
       </c>
       <c r="E298">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F298">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="G298" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
         <v>329</v>
       </c>
       <c r="B299" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C299" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="D299">
-        <v>520000</v>
+        <v>4460000</v>
       </c>
       <c r="E299">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F299">
-        <v>2.25</v>
+        <v>4.2</v>
       </c>
       <c r="G299" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
         <v>330</v>
       </c>
       <c r="B300" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C300" t="s">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="D300">
-        <v>5150000</v>
+        <v>2570000</v>
       </c>
       <c r="E300">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F300">
-        <v>4.0</v>
+        <v>3.8</v>
       </c>
       <c r="G300" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
         <v>331</v>
       </c>
       <c r="B301" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C301" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D301">
-        <v>3080000</v>
+        <v>450000</v>
       </c>
       <c r="E301">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F301">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="G301" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
         <v>332</v>
       </c>
       <c r="B302" t="s">
         <v>12</v>
       </c>
       <c r="C302" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D302">
-        <v>3510000</v>
+        <v>2180000</v>
       </c>
       <c r="E302">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F302">
-        <v>3.0</v>
+        <v>3.2</v>
       </c>
       <c r="G302" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
         <v>333</v>
       </c>
       <c r="B303" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C303" t="s">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="D303">
-        <v>1500000</v>
+        <v>1920000</v>
       </c>
       <c r="E303">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F303">
-        <v>1.333333333</v>
+        <v>5.4</v>
       </c>
       <c r="G303" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
         <v>334</v>
       </c>
       <c r="B304" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C304" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="D304">
-        <v>540000</v>
+        <v>160000</v>
       </c>
       <c r="E304">
         <v>0</v>
       </c>
       <c r="G304" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
         <v>335</v>
       </c>
       <c r="B305" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C305" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D305">
-        <v>310000</v>
+        <v>160000</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
-      <c r="F305">
-[...1 lines deleted...]
-      </c>
       <c r="G305" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
         <v>336</v>
       </c>
       <c r="B306" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C306" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D306">
-        <v>210000</v>
+        <v>3410000</v>
       </c>
       <c r="E306">
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="F306">
+        <v>4.6</v>
       </c>
       <c r="G306" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
         <v>337</v>
       </c>
       <c r="B307" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C307" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D307">
-        <v>9590000</v>
+        <v>310000</v>
       </c>
       <c r="E307">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>1</v>
       </c>
       <c r="G307" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
         <v>338</v>
       </c>
       <c r="B308" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C308" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D308">
-        <v>170000</v>
+        <v>3320000</v>
       </c>
       <c r="E308">
-        <v>0</v>
+        <v>34</v>
+      </c>
+      <c r="F308">
+        <v>6.2</v>
       </c>
       <c r="G308" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
         <v>339</v>
       </c>
       <c r="B309" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C309" t="s">
+        <v>49</v>
+      </c>
+      <c r="D309">
+        <v>5730000</v>
+      </c>
+      <c r="E309">
         <v>29</v>
       </c>
-      <c r="D309">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F309">
+        <v>5.8</v>
       </c>
       <c r="G309" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
         <v>340</v>
       </c>
       <c r="B310" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C310" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="D310">
-        <v>860000</v>
+        <v>350000</v>
       </c>
       <c r="E310">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="F310">
-        <v>-3.0</v>
+        <v>3.0</v>
       </c>
       <c r="G310" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
         <v>341</v>
       </c>
       <c r="B311" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C311" t="s">
-        <v>91</v>
+        <v>137</v>
       </c>
       <c r="D311">
-        <v>1940000</v>
+        <v>1250000</v>
       </c>
       <c r="E311">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F311">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="G311" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
         <v>342</v>
       </c>
       <c r="B312" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C312" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="D312">
-        <v>4680000</v>
+        <v>460000</v>
       </c>
       <c r="E312">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F312">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="G312" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
         <v>343</v>
       </c>
       <c r="B313" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C313" t="s">
-        <v>140</v>
+        <v>42</v>
       </c>
       <c r="D313">
-        <v>1980000</v>
+        <v>1470000</v>
       </c>
       <c r="E313">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F313">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="G313" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
         <v>344</v>
       </c>
       <c r="B314" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C314" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="D314">
-        <v>280000</v>
+        <v>9380000</v>
       </c>
       <c r="E314">
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="F314">
+        <v>4.5</v>
       </c>
       <c r="G314" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
         <v>345</v>
       </c>
       <c r="B315" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C315" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D315">
-        <v>3330000</v>
+        <v>5460000</v>
       </c>
       <c r="E315">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="F315">
-        <v>3.0</v>
+        <v>4.2</v>
       </c>
       <c r="G315" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
         <v>346</v>
       </c>
       <c r="B316" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C316" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="D316">
-        <v>180000</v>
+        <v>1480000</v>
       </c>
       <c r="E316">
         <v>0</v>
       </c>
       <c r="G316" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
         <v>347</v>
       </c>
       <c r="B317" t="s">
+        <v>23</v>
+      </c>
+      <c r="C317" t="s">
+        <v>26</v>
+      </c>
+      <c r="D317">
+        <v>2740000</v>
+      </c>
+      <c r="E317">
         <v>8</v>
       </c>
-      <c r="C317" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F317">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="G317" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
         <v>348</v>
       </c>
       <c r="B318" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C318" t="s">
-        <v>140</v>
+        <v>57</v>
       </c>
       <c r="D318">
-        <v>180000</v>
+        <v>1840000</v>
       </c>
       <c r="E318">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="F318">
+        <v>4.0</v>
       </c>
       <c r="G318" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
         <v>349</v>
       </c>
       <c r="B319" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C319" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="D319">
-        <v>160000</v>
+        <v>2910000</v>
       </c>
       <c r="E319">
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="F319">
+        <v>2.6</v>
       </c>
       <c r="G319" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
         <v>350</v>
       </c>
       <c r="B320" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C320" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="D320">
-        <v>1890000</v>
+        <v>620000</v>
       </c>
       <c r="E320">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F320">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="G320" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
         <v>351</v>
       </c>
       <c r="B321" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C321" t="s">
-        <v>140</v>
+        <v>47</v>
       </c>
       <c r="D321">
-        <v>710000</v>
+        <v>7320000</v>
       </c>
       <c r="E321">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="F321">
-        <v>1.0</v>
+        <v>4.6</v>
       </c>
       <c r="G321" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
         <v>352</v>
       </c>
       <c r="B322" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C322" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="D322">
-        <v>2300000</v>
+        <v>5900000</v>
       </c>
       <c r="E322">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="F322">
-        <v>3.0</v>
+        <v>5.4</v>
       </c>
       <c r="G322" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
         <v>353</v>
       </c>
       <c r="B323" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C323" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="D323">
-        <v>3390000</v>
+        <v>180000</v>
       </c>
       <c r="E323">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.8</v>
       </c>
       <c r="G323" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
         <v>354</v>
       </c>
       <c r="B324" t="s">
         <v>21</v>
       </c>
       <c r="C324" t="s">
-        <v>140</v>
+        <v>9</v>
       </c>
       <c r="D324">
-        <v>200000</v>
+        <v>6840000</v>
       </c>
       <c r="E324">
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="F324">
+        <v>4.75</v>
       </c>
       <c r="G324" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
         <v>355</v>
       </c>
       <c r="B325" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C325" t="s">
-        <v>140</v>
+        <v>9</v>
       </c>
       <c r="D325">
-        <v>990000</v>
+        <v>170000</v>
       </c>
       <c r="E325">
         <v>0</v>
       </c>
       <c r="G325" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
         <v>356</v>
       </c>
       <c r="B326" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C326" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="D326">
-        <v>1210000</v>
+        <v>3010000</v>
       </c>
       <c r="E326">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F326">
-        <v>1.0</v>
+        <v>3.25</v>
       </c>
       <c r="G326" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
         <v>357</v>
       </c>
       <c r="B327" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C327" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D327">
-        <v>2170000</v>
+        <v>170000</v>
       </c>
       <c r="E327">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="G327" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
         <v>358</v>
       </c>
       <c r="B328" t="s">
         <v>21</v>
       </c>
       <c r="C328" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="D328">
-        <v>8030000</v>
+        <v>2000000</v>
       </c>
       <c r="E328">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F328">
-        <v>13.5</v>
+        <v>2.25</v>
       </c>
       <c r="G328" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
         <v>359</v>
       </c>
       <c r="B329" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C329" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D329">
-        <v>3920000</v>
+        <v>1170000</v>
       </c>
       <c r="E329">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F329">
-        <v>3.0</v>
+        <v>2.2</v>
       </c>
       <c r="G329" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
         <v>360</v>
       </c>
       <c r="B330" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C330" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D330">
-        <v>970000</v>
+        <v>5560000</v>
       </c>
       <c r="E330">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F330">
-        <v>-1.0</v>
+        <v>4.4</v>
       </c>
       <c r="G330" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
         <v>361</v>
       </c>
       <c r="B331" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C331" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D331">
-        <v>4540000</v>
+        <v>2800000</v>
       </c>
       <c r="E331">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F331">
-        <v>5.25</v>
+        <v>7.0</v>
       </c>
       <c r="G331" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
         <v>362</v>
       </c>
       <c r="B332" t="s">
         <v>21</v>
       </c>
       <c r="C332" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="D332">
-        <v>1520000</v>
+        <v>210000</v>
       </c>
       <c r="E332">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3.8</v>
+        <v>0</v>
       </c>
       <c r="G332" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
         <v>363</v>
       </c>
       <c r="B333" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C333" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D333">
-        <v>4770000</v>
+        <v>270000</v>
       </c>
       <c r="E333">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>0</v>
       </c>
       <c r="G333" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
         <v>364</v>
       </c>
       <c r="B334" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C334" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D334">
-        <v>580000</v>
+        <v>2580000</v>
       </c>
       <c r="E334">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F334">
         <v>2.0</v>
       </c>
       <c r="G334" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
         <v>365</v>
       </c>
       <c r="B335" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C335" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D335">
-        <v>7310000</v>
+        <v>3070000</v>
       </c>
       <c r="E335">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F335">
-        <v>5.2</v>
+        <v>3.333333333</v>
       </c>
       <c r="G335" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
         <v>366</v>
       </c>
       <c r="B336" t="s">
         <v>21</v>
       </c>
       <c r="C336" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D336">
-        <v>4810000</v>
+        <v>3150000</v>
       </c>
       <c r="E336">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F336">
-        <v>3.4</v>
+        <v>2.8</v>
       </c>
       <c r="G336" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
         <v>367</v>
       </c>
       <c r="B337" t="s">
+        <v>21</v>
+      </c>
+      <c r="C337" t="s">
+        <v>39</v>
+      </c>
+      <c r="D337">
+        <v>2960000</v>
+      </c>
+      <c r="E337">
         <v>24</v>
       </c>
-      <c r="C337" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="F337">
+        <v>6.0</v>
       </c>
       <c r="G337" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
         <v>368</v>
       </c>
       <c r="B338" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C338" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D338">
-        <v>6900000</v>
+        <v>920000</v>
       </c>
       <c r="E338">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F338">
-        <v>3.666666666</v>
+        <v>0.0</v>
       </c>
       <c r="G338" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
         <v>369</v>
       </c>
       <c r="B339" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C339" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D339">
-        <v>180000</v>
+        <v>1560000</v>
       </c>
       <c r="E339">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
       </c>
       <c r="G339" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
         <v>370</v>
       </c>
       <c r="B340" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C340" t="s">
         <v>19</v>
       </c>
       <c r="D340">
-        <v>560000</v>
+        <v>4720000</v>
       </c>
       <c r="E340">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F340">
+        <v>3.25</v>
       </c>
       <c r="G340" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
         <v>371</v>
       </c>
       <c r="B341" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C341" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D341">
-        <v>170000</v>
+        <v>490000</v>
       </c>
       <c r="E341">
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="F341">
+        <v>1.5</v>
       </c>
       <c r="G341" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
         <v>372</v>
       </c>
       <c r="B342" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C342" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="D342">
-        <v>2410000</v>
+        <v>520000</v>
       </c>
       <c r="E342">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F342">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="G342" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
         <v>373</v>
       </c>
       <c r="B343" t="s">
         <v>12</v>
       </c>
       <c r="C343" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="D343">
-        <v>1750000</v>
+        <v>1400000</v>
       </c>
       <c r="E343">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F343">
-        <v>1.0</v>
+        <v>1.25</v>
       </c>
       <c r="G343" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
         <v>374</v>
       </c>
       <c r="B344" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C344" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D344">
-        <v>5820000</v>
+        <v>160000</v>
       </c>
       <c r="E344">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>4.8</v>
+        <v>0</v>
       </c>
       <c r="G344" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
         <v>375</v>
       </c>
       <c r="B345" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C345" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D345">
-        <v>1060000</v>
+        <v>15430000</v>
       </c>
       <c r="E345">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="F345">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="G345" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
         <v>376</v>
       </c>
       <c r="B346" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C346" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D346">
-        <v>170000</v>
+        <v>6880000</v>
       </c>
       <c r="E346">
-        <v>0</v>
+        <v>22</v>
+      </c>
+      <c r="F346">
+        <v>3.0</v>
       </c>
       <c r="G346" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
         <v>377</v>
       </c>
       <c r="B347" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C347" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="D347">
-        <v>460000</v>
+        <v>1770000</v>
       </c>
       <c r="E347">
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="F347">
+        <v>3.0</v>
       </c>
       <c r="G347" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
         <v>378</v>
       </c>
       <c r="B348" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C348" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D348">
-        <v>870000</v>
+        <v>290000</v>
       </c>
       <c r="E348">
         <v>0</v>
       </c>
       <c r="G348" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
         <v>379</v>
       </c>
       <c r="B349" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C349" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="D349">
-        <v>2640000</v>
+        <v>2280000</v>
       </c>
       <c r="E349">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F349">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="G349" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
         <v>380</v>
       </c>
       <c r="B350" t="s">
         <v>12</v>
       </c>
       <c r="C350" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D350">
-        <v>5230000</v>
+        <v>6460000</v>
       </c>
       <c r="E350">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F350">
-        <v>4.666666666</v>
+        <v>4.5</v>
       </c>
       <c r="G350" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
         <v>381</v>
       </c>
       <c r="B351" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C351" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D351">
-        <v>4220000</v>
+        <v>1190000</v>
       </c>
       <c r="E351">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F351">
-        <v>3.6</v>
+        <v>4.0</v>
       </c>
       <c r="G351" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
         <v>382</v>
       </c>
       <c r="B352" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C352" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D352">
-        <v>980000</v>
+        <v>2690000</v>
       </c>
       <c r="E352">
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="F352">
+        <v>6.4</v>
       </c>
       <c r="G352" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
         <v>383</v>
       </c>
       <c r="B353" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C353" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="D353">
-        <v>3180000</v>
+        <v>1310000</v>
       </c>
       <c r="E353">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F353">
-        <v>1.333333333</v>
+        <v>2.333333333</v>
       </c>
       <c r="G353" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
         <v>384</v>
       </c>
       <c r="B354" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C354" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D354">
-        <v>620000</v>
+        <v>720000</v>
       </c>
       <c r="E354">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F354">
-        <v>1.0</v>
+        <v>1.666666666</v>
       </c>
       <c r="G354" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
         <v>385</v>
       </c>
       <c r="B355" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C355" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D355">
-        <v>5390000</v>
+        <v>5570000</v>
       </c>
       <c r="E355">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F355">
-        <v>2.8</v>
+        <v>5.0</v>
       </c>
       <c r="G355" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
         <v>386</v>
       </c>
       <c r="B356" t="s">
         <v>12</v>
       </c>
       <c r="C356" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D356">
-        <v>1490000</v>
+        <v>830000</v>
       </c>
       <c r="E356">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="G356" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
         <v>387</v>
       </c>
       <c r="B357" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C357" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D357">
-        <v>1340000</v>
+        <v>930000</v>
       </c>
       <c r="E357">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="F357">
-        <v>-1.0</v>
+        <v>2.5</v>
       </c>
       <c r="G357" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
         <v>388</v>
       </c>
       <c r="B358" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C358" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D358">
-        <v>1510000</v>
+        <v>7860000</v>
       </c>
       <c r="E358">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="F358">
-        <v>1.75</v>
+        <v>7.2</v>
       </c>
       <c r="G358" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
         <v>389</v>
       </c>
       <c r="B359" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C359" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D359">
-        <v>160000</v>
+        <v>6220000</v>
       </c>
       <c r="E359">
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="F359">
+        <v>6.8</v>
       </c>
       <c r="G359" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
         <v>390</v>
       </c>
       <c r="B360" t="s">
+        <v>21</v>
+      </c>
+      <c r="C360" t="s">
+        <v>90</v>
+      </c>
+      <c r="D360">
+        <v>2480000</v>
+      </c>
+      <c r="E360">
         <v>12</v>
       </c>
-      <c r="C360" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F360">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="G360" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
         <v>391</v>
       </c>
       <c r="B361" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C361" t="s">
         <v>19</v>
       </c>
       <c r="D361">
-        <v>5960000</v>
+        <v>7320000</v>
       </c>
       <c r="E361">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="F361">
-        <v>5.8</v>
+        <v>4.6</v>
       </c>
       <c r="G361" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
         <v>392</v>
       </c>
       <c r="B362" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C362" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D362">
-        <v>510000</v>
+        <v>7090000</v>
       </c>
       <c r="E362">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F362">
-        <v>3.75</v>
+        <v>3.2</v>
       </c>
       <c r="G362" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
         <v>393</v>
       </c>
       <c r="B363" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C363" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D363">
-        <v>710000</v>
+        <v>1830000</v>
       </c>
       <c r="E363">
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="F363">
+        <v>1.4</v>
       </c>
       <c r="G363" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
         <v>394</v>
       </c>
       <c r="B364" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C364" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D364">
-        <v>4300000</v>
+        <v>440000</v>
       </c>
       <c r="E364">
         <v>1</v>
       </c>
       <c r="F364">
-        <v>2.0</v>
+        <v>0.5</v>
       </c>
       <c r="G364" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
         <v>395</v>
       </c>
       <c r="B365" t="s">
         <v>12</v>
       </c>
       <c r="C365" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D365">
-        <v>5290000</v>
+        <v>1190000</v>
       </c>
       <c r="E365">
         <v>0</v>
       </c>
-      <c r="F365">
-[...1 lines deleted...]
-      </c>
       <c r="G365" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
         <v>396</v>
       </c>
       <c r="B366" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C366" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D366">
-        <v>3100000</v>
+        <v>2230000</v>
       </c>
       <c r="E366">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F366">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="G366" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
         <v>397</v>
       </c>
       <c r="B367" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C367" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D367">
-        <v>1660000</v>
+        <v>590000</v>
       </c>
       <c r="E367">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="F367">
-        <v>-1.0</v>
+        <v>3.0</v>
       </c>
       <c r="G367" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
         <v>398</v>
       </c>
       <c r="B368" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C368" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D368">
-        <v>2940000</v>
+        <v>9390000</v>
       </c>
       <c r="E368">
-        <v>-1</v>
+        <v>41</v>
       </c>
       <c r="F368">
-        <v>3.2</v>
+        <v>4.4</v>
       </c>
       <c r="G368" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
         <v>399</v>
       </c>
       <c r="B369" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C369" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D369">
-        <v>2430000</v>
+        <v>1400000</v>
       </c>
       <c r="E369">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="F369">
-        <v>0.5</v>
+        <v>0.666666666</v>
       </c>
       <c r="G369" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
         <v>400</v>
       </c>
       <c r="B370" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C370" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="D370">
-        <v>2950000</v>
+        <v>430000</v>
       </c>
       <c r="E370">
         <v>0</v>
       </c>
-      <c r="F370">
-[...1 lines deleted...]
-      </c>
       <c r="G370" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
         <v>401</v>
       </c>
       <c r="B371" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C371" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D371">
-        <v>160000</v>
+        <v>3370000</v>
       </c>
       <c r="E371">
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="F371">
+        <v>4.4</v>
       </c>
       <c r="G371" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
         <v>402</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D372">
-        <v>960000</v>
+        <v>3130000</v>
       </c>
       <c r="E372">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F372">
-        <v>2.666666666</v>
+        <v>2.4</v>
       </c>
       <c r="G372" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
         <v>403</v>
       </c>
       <c r="B373" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C373" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D373">
-        <v>1280000</v>
+        <v>160000</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
-      <c r="F373">
-[...1 lines deleted...]
-      </c>
       <c r="G373" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
         <v>404</v>
       </c>
       <c r="B374" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C374" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="D374">
-        <v>1600000</v>
+        <v>4230000</v>
       </c>
       <c r="E374">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F374">
-        <v>1.5</v>
+        <v>3.25</v>
       </c>
       <c r="G374" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
         <v>405</v>
       </c>
       <c r="B375" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C375" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="D375">
-        <v>5730000</v>
+        <v>190000</v>
       </c>
       <c r="E375">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="G375" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
         <v>406</v>
       </c>
       <c r="B376" t="s">
         <v>21</v>
       </c>
       <c r="C376" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D376">
-        <v>3900000</v>
+        <v>4830000</v>
       </c>
       <c r="E376">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="F376">
-        <v>2.666666666</v>
+        <v>5.8</v>
       </c>
       <c r="G376" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
         <v>407</v>
       </c>
       <c r="B377" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C377" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D377">
-        <v>4500000</v>
+        <v>300000</v>
       </c>
       <c r="E377">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>4.2</v>
+        <v>0</v>
       </c>
       <c r="G377" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
         <v>408</v>
       </c>
       <c r="B378" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C378" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D378">
-        <v>5210000</v>
+        <v>460000</v>
       </c>
       <c r="E378">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F378">
-        <v>3.4</v>
+        <v>2.0</v>
       </c>
       <c r="G378" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
         <v>409</v>
       </c>
       <c r="B379" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="D379">
-        <v>7900000</v>
+        <v>1840000</v>
       </c>
       <c r="E379">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>9.25</v>
+        <v>-4</v>
       </c>
       <c r="G379" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
         <v>410</v>
       </c>
       <c r="B380" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C380" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D380">
-        <v>2400000</v>
+        <v>190000</v>
       </c>
       <c r="E380">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="G380" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
         <v>411</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="D381">
-        <v>180000</v>
+        <v>270000</v>
       </c>
       <c r="E381">
         <v>0</v>
       </c>
       <c r="G381" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
         <v>412</v>
       </c>
       <c r="B382" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C382" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D382">
-        <v>420000</v>
+        <v>160000</v>
       </c>
       <c r="E382">
         <v>0</v>
       </c>
       <c r="G382" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
         <v>413</v>
       </c>
       <c r="B383" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C383" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="D383">
         <v>340000</v>
       </c>
       <c r="E383">
-        <v>0</v>
+        <v>-4</v>
+      </c>
+      <c r="F383">
+        <v>-2.0</v>
       </c>
       <c r="G383" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
         <v>414</v>
       </c>
       <c r="B384" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C384" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="D384">
-        <v>1020000</v>
+        <v>1640000</v>
       </c>
       <c r="E384">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F384">
-        <v>3.25</v>
+        <v>1.0</v>
       </c>
       <c r="G384" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
         <v>415</v>
       </c>
       <c r="B385" t="s">
         <v>21</v>
       </c>
       <c r="C385" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D385">
         <v>200000</v>
       </c>
       <c r="E385">
         <v>0</v>
       </c>
       <c r="G385" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
         <v>416</v>
       </c>
       <c r="B386" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C386" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D386">
-        <v>2110000</v>
+        <v>200000</v>
       </c>
       <c r="E386">
         <v>0</v>
       </c>
       <c r="F386">
         <v>0.0</v>
       </c>
       <c r="G386" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
         <v>417</v>
       </c>
       <c r="B387" t="s">
         <v>21</v>
       </c>
       <c r="C387" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D387">
-        <v>610000</v>
+        <v>180000</v>
       </c>
       <c r="E387">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="G387" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
         <v>418</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D388">
-        <v>9800000</v>
+        <v>770000</v>
       </c>
       <c r="E388">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F388">
-        <v>10.5</v>
+        <v>4.0</v>
       </c>
       <c r="G388" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
         <v>419</v>
       </c>
       <c r="B389" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C389" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D389">
-        <v>2910000</v>
+        <v>160000</v>
       </c>
       <c r="E389">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>0</v>
       </c>
       <c r="G389" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
         <v>420</v>
       </c>
       <c r="B390" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C390" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D390">
-        <v>300000</v>
+        <v>160000</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="G390" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
         <v>421</v>
       </c>
       <c r="B391" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C391" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D391">
-        <v>2070000</v>
+        <v>690000</v>
       </c>
       <c r="E391">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F391">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="G391" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
         <v>422</v>
       </c>
       <c r="B392" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C392" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D392">
-        <v>2280000</v>
+        <v>160000</v>
       </c>
       <c r="E392">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.25</v>
+        <v>0</v>
       </c>
       <c r="G392" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
         <v>423</v>
       </c>
       <c r="B393" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C393" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D393">
-        <v>160000</v>
+        <v>4010000</v>
       </c>
       <c r="E393">
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="F393">
+        <v>6.2</v>
       </c>
       <c r="G393" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
         <v>424</v>
       </c>
       <c r="B394" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C394" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="D394">
-        <v>2280000</v>
+        <v>4570000</v>
       </c>
       <c r="E394">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="F394">
-        <v>2.8</v>
+        <v>4.8</v>
       </c>
       <c r="G394" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
         <v>425</v>
       </c>
       <c r="B395" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C395" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="D395">
-        <v>200000</v>
+        <v>600000</v>
       </c>
       <c r="E395">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F395">
-        <v>10.0</v>
+        <v>0.333333333</v>
       </c>
       <c r="G395" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
         <v>426</v>
       </c>
       <c r="B396" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C396" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D396">
-        <v>170000</v>
+        <v>1390000</v>
       </c>
       <c r="E396">
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="F396">
+        <v>7.5</v>
       </c>
       <c r="G396" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
         <v>427</v>
       </c>
       <c r="B397" t="s">
         <v>21</v>
       </c>
       <c r="C397" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="D397">
-        <v>5470000</v>
+        <v>690000</v>
       </c>
       <c r="E397">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F397">
-        <v>5.8</v>
+        <v>1.0</v>
       </c>
       <c r="G397" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
         <v>428</v>
       </c>
       <c r="B398" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C398" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D398">
-        <v>290000</v>
+        <v>5550000</v>
       </c>
       <c r="E398">
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="F398">
+        <v>5.4</v>
       </c>
       <c r="G398" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
         <v>429</v>
       </c>
       <c r="B399" t="s">
         <v>21</v>
       </c>
       <c r="C399" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="D399">
-        <v>4690000</v>
+        <v>170000</v>
       </c>
       <c r="E399">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F399">
-        <v>4.25</v>
+        <v>0.0</v>
       </c>
       <c r="G399" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
         <v>430</v>
       </c>
       <c r="B400" t="s">
         <v>12</v>
       </c>
       <c r="C400" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="D400">
-        <v>880000</v>
+        <v>1910000</v>
       </c>
       <c r="E400">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F400">
-        <v>3.0</v>
+        <v>1.333333333</v>
       </c>
       <c r="G400" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
         <v>431</v>
       </c>
       <c r="B401" t="s">
         <v>12</v>
       </c>
       <c r="C401" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="D401">
-        <v>240000</v>
+        <v>170000</v>
       </c>
       <c r="E401">
         <v>0</v>
       </c>
       <c r="G401" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
         <v>432</v>
       </c>
       <c r="B402" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C402" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="D402">
-        <v>790000</v>
+        <v>1740000</v>
       </c>
       <c r="E402">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F402">
-        <v>2.333333333</v>
+        <v>0.2</v>
       </c>
       <c r="G402" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
         <v>433</v>
       </c>
       <c r="B403" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C403" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="D403">
-        <v>3120000</v>
+        <v>500000</v>
       </c>
       <c r="E403">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F403">
-        <v>3.6</v>
+        <v>0.0</v>
       </c>
       <c r="G403" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
         <v>434</v>
       </c>
       <c r="B404" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C404" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="D404">
-        <v>190000</v>
+        <v>180000</v>
       </c>
       <c r="E404">
         <v>0</v>
       </c>
       <c r="G404" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
         <v>435</v>
       </c>
       <c r="B405" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C405" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="D405">
-        <v>160000</v>
+        <v>480000</v>
       </c>
       <c r="E405">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="F405">
+        <v>2.0</v>
       </c>
       <c r="G405" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
         <v>436</v>
       </c>
       <c r="B406" t="s">
+        <v>23</v>
+      </c>
+      <c r="C406" t="s">
+        <v>137</v>
+      </c>
+      <c r="D406">
+        <v>1390000</v>
+      </c>
+      <c r="E406">
         <v>12</v>
       </c>
-      <c r="C406" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="F406">
+        <v>1.5</v>
       </c>
       <c r="G406" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
         <v>437</v>
       </c>
       <c r="B407" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C407" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="D407">
-        <v>200000</v>
+        <v>3950000</v>
       </c>
       <c r="E407">
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="F407">
+        <v>6.0</v>
       </c>
       <c r="G407" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
         <v>438</v>
       </c>
       <c r="B408" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C408" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="D408">
-        <v>180000</v>
+        <v>390000</v>
       </c>
       <c r="E408">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F408">
+        <v>0.333333333</v>
       </c>
       <c r="G408" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
         <v>439</v>
       </c>
       <c r="B409" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>9</v>
+        <v>137</v>
       </c>
       <c r="D409">
-        <v>160000</v>
+        <v>530000</v>
       </c>
       <c r="E409">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F409">
+        <v>2.0</v>
       </c>
       <c r="G409" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
         <v>440</v>
       </c>
       <c r="B410" t="s">
+        <v>8</v>
+      </c>
+      <c r="C410" t="s">
         <v>24</v>
       </c>
-      <c r="C410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410">
-        <v>510000</v>
+        <v>160000</v>
       </c>
       <c r="E410">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G410" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
         <v>441</v>
       </c>
       <c r="B411" t="s">
+        <v>23</v>
+      </c>
+      <c r="C411" t="s">
         <v>24</v>
       </c>
-      <c r="C411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D411">
-        <v>2180000</v>
+        <v>3290000</v>
       </c>
       <c r="E411">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F411">
-        <v>0.5</v>
+        <v>4.8</v>
       </c>
       <c r="G411" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
         <v>442</v>
       </c>
       <c r="B412" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C412" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D412">
-        <v>240000</v>
+        <v>3430000</v>
       </c>
       <c r="E412">
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="F412">
+        <v>5.0</v>
       </c>
       <c r="G412" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
         <v>443</v>
       </c>
       <c r="B413" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C413" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="D413">
-        <v>490000</v>
+        <v>200000</v>
       </c>
       <c r="E413">
         <v>0</v>
       </c>
       <c r="G413" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
         <v>444</v>
       </c>
       <c r="B414" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C414" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D414">
-        <v>180000</v>
+        <v>170000</v>
       </c>
       <c r="E414">
         <v>0</v>
       </c>
-      <c r="F414">
-[...1 lines deleted...]
-      </c>
       <c r="G414" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
         <v>445</v>
       </c>
       <c r="B415" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C415" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D415">
-        <v>1040000</v>
+        <v>4330000</v>
       </c>
       <c r="E415">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="F415">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="G415" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
         <v>446</v>
       </c>
       <c r="B416" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C416" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="D416">
         <v>160000</v>
       </c>
       <c r="E416">
         <v>0</v>
       </c>
       <c r="G416" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
         <v>447</v>
       </c>
       <c r="B417" t="s">
         <v>21</v>
       </c>
       <c r="C417" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D417">
-        <v>200000</v>
+        <v>170000</v>
       </c>
       <c r="E417">
         <v>0</v>
       </c>
       <c r="G417" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
         <v>448</v>
       </c>
       <c r="B418" t="s">
+        <v>21</v>
+      </c>
+      <c r="C418" t="s">
         <v>24</v>
       </c>
-      <c r="C418" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D418">
-        <v>1570000</v>
+        <v>3700000</v>
       </c>
       <c r="E418">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F418">
-        <v>3.0</v>
+        <v>3.2</v>
       </c>
       <c r="G418" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
         <v>449</v>
       </c>
       <c r="B419" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C419" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D419">
-        <v>200000</v>
+        <v>1440000</v>
       </c>
       <c r="E419">
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="F419">
+        <v>2.5</v>
       </c>
       <c r="G419" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
         <v>450</v>
       </c>
       <c r="B420" t="s">
+        <v>21</v>
+      </c>
+      <c r="C420" t="s">
         <v>24</v>
       </c>
-      <c r="C420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D420">
-        <v>1800000</v>
+        <v>200000</v>
       </c>
       <c r="E420">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F420">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="G420" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
         <v>451</v>
       </c>
       <c r="B421" t="s">
+        <v>21</v>
+      </c>
+      <c r="C421" t="s">
         <v>24</v>
       </c>
-      <c r="C421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D421">
-        <v>2910000</v>
+        <v>180000</v>
       </c>
       <c r="E421">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F421">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="G421" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
         <v>452</v>
       </c>
       <c r="B422" t="s">
+        <v>12</v>
+      </c>
+      <c r="C422" t="s">
         <v>24</v>
       </c>
-      <c r="C422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D422">
-        <v>180000</v>
+        <v>170000</v>
       </c>
       <c r="E422">
         <v>0</v>
       </c>
       <c r="G422" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
         <v>453</v>
       </c>
       <c r="B423" t="s">
+        <v>12</v>
+      </c>
+      <c r="C423" t="s">
         <v>24</v>
       </c>
-      <c r="C423" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D423">
-        <v>1210000</v>
+        <v>230000</v>
       </c>
       <c r="E423">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="G423" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
         <v>454</v>
       </c>
       <c r="B424" t="s">
+        <v>12</v>
+      </c>
+      <c r="C424" t="s">
         <v>24</v>
       </c>
-      <c r="C424" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D424">
-        <v>170000</v>
+        <v>3010000</v>
       </c>
       <c r="E424">
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="F424">
+        <v>3.8</v>
       </c>
       <c r="G424" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
         <v>455</v>
       </c>
       <c r="B425" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C425" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D425">
-        <v>1220000</v>
+        <v>5690000</v>
       </c>
       <c r="E425">
-        <v>-4</v>
+        <v>29</v>
       </c>
       <c r="F425">
-        <v>-4.0</v>
+        <v>4.6</v>
       </c>
       <c r="G425" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
         <v>456</v>
       </c>
       <c r="B426" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C426" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D426">
-        <v>240000</v>
+        <v>390000</v>
       </c>
       <c r="E426">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G426" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
         <v>457</v>
       </c>
       <c r="B427" t="s">
         <v>21</v>
       </c>
       <c r="C427" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D427">
-        <v>4010000</v>
+        <v>290000</v>
       </c>
       <c r="E427">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>0</v>
       </c>
       <c r="G427" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
         <v>458</v>
       </c>
       <c r="B428" t="s">
         <v>21</v>
       </c>
       <c r="C428" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="D428">
-        <v>170000</v>
+        <v>2560000</v>
       </c>
       <c r="E428">
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="F428">
+        <v>1.333333333</v>
       </c>
       <c r="G428" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
         <v>459</v>
       </c>
       <c r="B429" t="s">
         <v>12</v>
       </c>
       <c r="C429" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D429">
-        <v>170000</v>
+        <v>190000</v>
       </c>
       <c r="E429">
         <v>0</v>
       </c>
       <c r="G429" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
         <v>460</v>
       </c>
       <c r="B430" t="s">
         <v>12</v>
       </c>
       <c r="C430" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="D430">
-        <v>2620000</v>
+        <v>170000</v>
       </c>
       <c r="E430">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="G430" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
         <v>461</v>
       </c>
       <c r="B431" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C431" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="D431">
-        <v>170000</v>
+        <v>230000</v>
       </c>
       <c r="E431">
         <v>0</v>
       </c>
       <c r="G431" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
         <v>462</v>
       </c>
       <c r="B432" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C432" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="D432">
-        <v>3500000</v>
+        <v>170000</v>
       </c>
       <c r="E432">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>0</v>
       </c>
       <c r="G432" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
         <v>463</v>
       </c>
       <c r="B433" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C433" t="s">
         <v>13</v>
       </c>
       <c r="D433">
-        <v>1110000</v>
+        <v>530000</v>
       </c>
       <c r="E433">
         <v>0</v>
       </c>
       <c r="F433">
         <v>0.0</v>
       </c>
       <c r="G433" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
         <v>464</v>
       </c>
       <c r="B434" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C434" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="D434">
-        <v>170000</v>
+        <v>460000</v>
       </c>
       <c r="E434">
         <v>0</v>
       </c>
       <c r="G434" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
         <v>465</v>
       </c>
       <c r="B435" t="s">
+        <v>21</v>
+      </c>
+      <c r="C435" t="s">
         <v>24</v>
       </c>
-      <c r="C435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435">
-        <v>280000</v>
+        <v>630000</v>
       </c>
       <c r="E435">
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="F435">
+        <v>4.0</v>
       </c>
       <c r="G435" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
         <v>466</v>
       </c>
       <c r="B436" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C436" t="s">
-        <v>140</v>
+        <v>42</v>
       </c>
       <c r="D436">
-        <v>1620000</v>
+        <v>430000</v>
       </c>
       <c r="E436">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>0</v>
       </c>
       <c r="G436" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
         <v>467</v>
       </c>
       <c r="B437" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C437" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="D437">
-        <v>1300000</v>
+        <v>4670000</v>
       </c>
       <c r="E437">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F437">
-        <v>0.0</v>
+        <v>4.6</v>
       </c>
       <c r="G437" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
         <v>468</v>
       </c>
       <c r="B438" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C438" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="D438">
-        <v>370000</v>
+        <v>1860000</v>
       </c>
       <c r="E438">
         <v>0</v>
       </c>
       <c r="G438" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
         <v>469</v>
       </c>
       <c r="B439" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C439" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="D439">
-        <v>180000</v>
+        <v>270000</v>
       </c>
       <c r="E439">
-        <v>0</v>
+        <v>-1</v>
+      </c>
+      <c r="F439">
+        <v>-1.0</v>
       </c>
       <c r="G439" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
         <v>470</v>
       </c>
       <c r="B440" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C440" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D440">
-        <v>160000</v>
+        <v>4480000</v>
       </c>
       <c r="E440">
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="F440">
+        <v>5.2</v>
       </c>
       <c r="G440" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
         <v>471</v>
       </c>
       <c r="B441" t="s">
+        <v>23</v>
+      </c>
+      <c r="C441" t="s">
         <v>24</v>
       </c>
-      <c r="C441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441">
-        <v>790000</v>
+        <v>180000</v>
       </c>
       <c r="E441">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>0</v>
       </c>
       <c r="G441" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
         <v>472</v>
       </c>
       <c r="B442" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C442" t="s">
-        <v>25</v>
+        <v>137</v>
       </c>
       <c r="D442">
-        <v>1810000</v>
+        <v>160000</v>
       </c>
       <c r="E442">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>0</v>
       </c>
       <c r="G442" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
         <v>473</v>
       </c>
       <c r="B443" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C443" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D443">
-        <v>620000</v>
+        <v>2630000</v>
       </c>
       <c r="E443">
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="F443">
+        <v>4.0</v>
       </c>
       <c r="G443" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
         <v>474</v>
       </c>
       <c r="B444" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C444" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D444">
-        <v>210000</v>
+        <v>3470000</v>
       </c>
       <c r="E444">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="F444">
+        <v>3.2</v>
       </c>
       <c r="G444" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
         <v>475</v>
       </c>
       <c r="B445" t="s">
         <v>21</v>
       </c>
       <c r="C445" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D445">
-        <v>2990000</v>
+        <v>1840000</v>
       </c>
       <c r="E445">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>0</v>
       </c>
       <c r="G445" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
         <v>476</v>
       </c>
       <c r="B446" t="s">
         <v>21</v>
       </c>
       <c r="C446" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D446">
-        <v>230000</v>
+        <v>2480000</v>
       </c>
       <c r="E446">
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="F446">
+        <v>3.4</v>
       </c>
       <c r="G446" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
         <v>477</v>
       </c>
       <c r="B447" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C447" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D447">
-        <v>170000</v>
+        <v>2740000</v>
       </c>
       <c r="E447">
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="F447">
+        <v>3.2</v>
       </c>
       <c r="G447" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
         <v>478</v>
       </c>
       <c r="B448" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C448" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D448">
-        <v>3410000</v>
+        <v>490000</v>
       </c>
       <c r="E448">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F448">
-        <v>9.0</v>
+        <v>2.5</v>
       </c>
       <c r="G448" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
         <v>479</v>
       </c>
       <c r="B449" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C449" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D449">
-        <v>480000</v>
+        <v>1900000</v>
       </c>
       <c r="E449">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F449">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="G449" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
         <v>480</v>
       </c>
       <c r="B450" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C450" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="D450">
-        <v>160000</v>
+        <v>1770000</v>
       </c>
       <c r="E450">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F450">
+        <v>2.0</v>
       </c>
       <c r="G450" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
         <v>481</v>
       </c>
       <c r="B451" t="s">
         <v>21</v>
       </c>
       <c r="C451" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D451">
-        <v>240000</v>
+        <v>2480000</v>
       </c>
       <c r="E451">
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="F451">
+        <v>3.4</v>
       </c>
       <c r="G451" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
         <v>482</v>
       </c>
       <c r="B452" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C452" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D452">
-        <v>240000</v>
+        <v>200000</v>
       </c>
       <c r="E452">
         <v>0</v>
       </c>
       <c r="G452" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
         <v>483</v>
       </c>
       <c r="B453" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C453" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D453">
-        <v>760000</v>
+        <v>1290000</v>
       </c>
       <c r="E453">
-        <v>0</v>
+        <v>-1</v>
+      </c>
+      <c r="F453">
+        <v>-0.5</v>
       </c>
       <c r="G453" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
         <v>484</v>
       </c>
       <c r="B454" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C454" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D454">
-        <v>1920000</v>
+        <v>2210000</v>
       </c>
       <c r="E454">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="F454">
-        <v>4.0</v>
+        <v>2.6</v>
       </c>
       <c r="G454" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
         <v>485</v>
       </c>
       <c r="B455" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C455" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D455">
-        <v>5560000</v>
+        <v>4950000</v>
       </c>
       <c r="E455">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F455">
-        <v>6.0</v>
+        <v>2.6</v>
       </c>
       <c r="G455" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
         <v>486</v>
       </c>
       <c r="B456" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C456" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D456">
-        <v>680000</v>
+        <v>1820000</v>
       </c>
       <c r="E456">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="F456">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="G456" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
         <v>487</v>
       </c>
       <c r="B457" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C457" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D457">
-        <v>560000</v>
+        <v>160000</v>
       </c>
       <c r="E457">
         <v>0</v>
       </c>
       <c r="G457" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
         <v>488</v>
       </c>
       <c r="B458" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C458" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="D458">
-        <v>5760000</v>
+        <v>380000</v>
       </c>
       <c r="E458">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F458">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="G458" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
         <v>489</v>
       </c>
       <c r="B459" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C459" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D459">
-        <v>180000</v>
+        <v>12540000</v>
       </c>
       <c r="E459">
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="F459">
+        <v>5.4</v>
       </c>
       <c r="G459" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
         <v>490</v>
       </c>
       <c r="B460" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C460" t="s">
         <v>31</v>
       </c>
       <c r="D460">
-        <v>490000</v>
+        <v>300000</v>
       </c>
       <c r="E460">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F460">
+        <v>0.0</v>
       </c>
       <c r="G460" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
         <v>491</v>
       </c>
       <c r="B461" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C461" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D461">
-        <v>270000</v>
+        <v>2410000</v>
       </c>
       <c r="E461">
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="F461">
+        <v>2.2</v>
       </c>
       <c r="G461" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
         <v>492</v>
       </c>
       <c r="B462" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C462" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D462">
-        <v>780000</v>
+        <v>2410000</v>
       </c>
       <c r="E462">
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="F462">
+        <v>1.666666666</v>
       </c>
       <c r="G462" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
         <v>493</v>
       </c>
       <c r="B463" t="s">
         <v>12</v>
       </c>
       <c r="C463" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D463">
-        <v>170000</v>
+        <v>900000</v>
       </c>
       <c r="E463">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="F463">
+        <v>1.5</v>
       </c>
       <c r="G463" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
         <v>494</v>
       </c>
       <c r="B464" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C464" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D464">
-        <v>240000</v>
+        <v>1890000</v>
       </c>
       <c r="E464">
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="F464">
+        <v>5.0</v>
       </c>
       <c r="G464" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
         <v>495</v>
       </c>
       <c r="B465" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C465" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="D465">
-        <v>800000</v>
+        <v>440000</v>
       </c>
       <c r="E465">
         <v>0</v>
       </c>
       <c r="G465" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
         <v>496</v>
       </c>
       <c r="B466" t="s">
         <v>21</v>
       </c>
       <c r="C466" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D466">
-        <v>2040000</v>
+        <v>1500000</v>
       </c>
       <c r="E466">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F466">
+        <v>2.0</v>
       </c>
       <c r="G466" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
         <v>497</v>
       </c>
       <c r="B467" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C467" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D467">
-        <v>470000</v>
+        <v>1340000</v>
       </c>
       <c r="E467">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F467">
         <v>2.0</v>
       </c>
       <c r="G467" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
         <v>498</v>
       </c>
       <c r="B468" t="s">
         <v>21</v>
       </c>
       <c r="C468" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D468">
-        <v>1920000</v>
+        <v>1670000</v>
       </c>
       <c r="E468">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F468">
+        <v>1.5</v>
       </c>
       <c r="G468" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
         <v>499</v>
       </c>
       <c r="B469" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C469" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D469">
-        <v>1900000</v>
+        <v>2980000</v>
       </c>
       <c r="E469">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F469">
-        <v>6.0</v>
+        <v>5.333333333</v>
       </c>
       <c r="G469" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
         <v>500</v>
       </c>
       <c r="B470" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C470" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D470">
-        <v>820000</v>
+        <v>780000</v>
       </c>
       <c r="E470">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F470">
+        <v>1.0</v>
       </c>
       <c r="G470" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
         <v>501</v>
       </c>
       <c r="B471" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C471" t="s">
-        <v>25</v>
+        <v>137</v>
       </c>
       <c r="D471">
-        <v>340000</v>
+        <v>1280000</v>
       </c>
       <c r="E471">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F471">
-        <v>0.0</v>
+        <v>2.5</v>
       </c>
       <c r="G471" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
         <v>502</v>
       </c>
       <c r="B472" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C472" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="D472">
-        <v>170000</v>
+        <v>1440000</v>
       </c>
       <c r="E472">
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="F472">
+        <v>3.0</v>
       </c>
       <c r="G472" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
         <v>503</v>
       </c>
       <c r="B473" t="s">
         <v>21</v>
       </c>
       <c r="C473" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D473">
-        <v>2660000</v>
+        <v>740000</v>
       </c>
       <c r="E473">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="F473">
-        <v>-2.0</v>
+        <v>1.666666666</v>
       </c>
       <c r="G473" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
         <v>504</v>
       </c>
       <c r="B474" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C474" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D474">
-        <v>210000</v>
+        <v>160000</v>
       </c>
       <c r="E474">
         <v>0</v>
       </c>
       <c r="G474" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
         <v>505</v>
       </c>
       <c r="B475" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C475" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="D475">
-        <v>190000</v>
+        <v>1010000</v>
       </c>
       <c r="E475">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F475">
+        <v>3.5</v>
       </c>
       <c r="G475" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
         <v>506</v>
       </c>
       <c r="B476" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C476" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="D476">
-        <v>160000</v>
+        <v>200000</v>
       </c>
       <c r="E476">
         <v>0</v>
       </c>
       <c r="G476" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
         <v>507</v>
       </c>
       <c r="B477" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C477" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="D477">
-        <v>2340000</v>
+        <v>260000</v>
       </c>
       <c r="E477">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G477" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
         <v>508</v>
       </c>
       <c r="B478" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C478" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D478">
-        <v>3400000</v>
+        <v>560000</v>
       </c>
       <c r="E478">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>1</v>
       </c>
       <c r="G478" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
         <v>509</v>
       </c>
       <c r="B479" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C479" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="D479">
-        <v>2740000</v>
+        <v>1390000</v>
       </c>
       <c r="E479">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="F479">
+        <v>1.2</v>
       </c>
       <c r="G479" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
         <v>510</v>
       </c>
       <c r="B480" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C480" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D480">
-        <v>210000</v>
+        <v>1120000</v>
       </c>
       <c r="E480">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F480">
+        <v>1.0</v>
       </c>
       <c r="G480" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
         <v>511</v>
       </c>
       <c r="B481" t="s">
         <v>21</v>
       </c>
       <c r="C481" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D481">
-        <v>1770000</v>
+        <v>3050000</v>
       </c>
       <c r="E481">
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="F481">
+        <v>2.2</v>
       </c>
       <c r="G481" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
         <v>512</v>
       </c>
       <c r="B482" t="s">
         <v>12</v>
       </c>
       <c r="C482" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D482">
-        <v>2740000</v>
+        <v>2210000</v>
       </c>
       <c r="E482">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F482">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="G482" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
         <v>513</v>
       </c>
       <c r="B483" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C483" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="D483">
-        <v>180000</v>
+        <v>11850000</v>
       </c>
       <c r="E483">
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="F483">
+        <v>1.25</v>
       </c>
       <c r="G483" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
         <v>514</v>
       </c>
       <c r="B484" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C484" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D484">
-        <v>3240000</v>
+        <v>9660000</v>
       </c>
       <c r="E484">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="F484">
-        <v>5.0</v>
+        <v>6.2</v>
       </c>
       <c r="G484" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
         <v>515</v>
       </c>
       <c r="B485" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C485" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="D485">
-        <v>2810000</v>
+        <v>200000</v>
       </c>
       <c r="E485">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>0</v>
       </c>
       <c r="G485" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
         <v>516</v>
       </c>
       <c r="B486" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C486" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D486">
-        <v>2150000</v>
+        <v>6390000</v>
       </c>
       <c r="E486">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F486">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="G486" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
         <v>517</v>
       </c>
       <c r="B487" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C487" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D487">
-        <v>290000</v>
+        <v>240000</v>
       </c>
       <c r="E487">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F487">
+        <v>1.0</v>
       </c>
       <c r="G487" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
         <v>518</v>
       </c>
       <c r="B488" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C488" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="D488">
-        <v>290000</v>
+        <v>520000</v>
       </c>
       <c r="E488">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F488">
+        <v>2.0</v>
       </c>
       <c r="G488" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
         <v>519</v>
       </c>
       <c r="B489" t="s">
         <v>21</v>
       </c>
       <c r="C489" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D489">
-        <v>710000</v>
+        <v>970000</v>
       </c>
       <c r="E489">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F489">
+        <v>1.0</v>
       </c>
       <c r="G489" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
         <v>520</v>
       </c>
       <c r="B490" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C490" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="D490">
-        <v>1440000</v>
+        <v>160000</v>
       </c>
       <c r="E490">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>0</v>
       </c>
       <c r="G490" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
         <v>521</v>
       </c>
       <c r="B491" t="s">
+        <v>21</v>
+      </c>
+      <c r="C491" t="s">
+        <v>47</v>
+      </c>
+      <c r="D491">
+        <v>6730000</v>
+      </c>
+      <c r="E491">
         <v>12</v>
       </c>
-      <c r="C491" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G491" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
         <v>522</v>
       </c>
       <c r="B492" t="s">
         <v>12</v>
       </c>
       <c r="C492" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="D492">
-        <v>170000</v>
+        <v>2650000</v>
       </c>
       <c r="E492">
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="F492">
+        <v>1.0</v>
       </c>
       <c r="G492" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
         <v>523</v>
       </c>
       <c r="B493" t="s">
         <v>21</v>
       </c>
       <c r="C493" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D493">
-        <v>1270000</v>
+        <v>6660000</v>
       </c>
       <c r="E493">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F493">
-        <v>13.0</v>
+        <v>4.25</v>
       </c>
       <c r="G493" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
         <v>524</v>
       </c>
       <c r="B494" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C494" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D494">
-        <v>160000</v>
+        <v>1710000</v>
       </c>
       <c r="E494">
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="F494">
+        <v>1.0</v>
       </c>
       <c r="G494" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
         <v>525</v>
       </c>
       <c r="B495" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C495" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D495">
-        <v>1330000</v>
+        <v>280000</v>
       </c>
       <c r="E495">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="G495" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
         <v>526</v>
       </c>
       <c r="B496" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C496" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="D496">
-        <v>16170000</v>
+        <v>2700000</v>
       </c>
       <c r="E496">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F496">
-        <v>9.0</v>
+        <v>2.8</v>
       </c>
       <c r="G496" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
         <v>527</v>
       </c>
       <c r="B497" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C497" t="s">
         <v>31</v>
       </c>
       <c r="D497">
-        <v>670000</v>
+        <v>540000</v>
       </c>
       <c r="E497">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F497">
         <v>2.0</v>
       </c>
       <c r="G497" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
         <v>528</v>
       </c>
       <c r="B498" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C498" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D498">
-        <v>180000</v>
+        <v>1170000</v>
       </c>
       <c r="E498">
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="F498">
+        <v>1.6</v>
       </c>
       <c r="G498" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
         <v>529</v>
       </c>
       <c r="B499" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C499" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D499">
-        <v>3500000</v>
+        <v>3830000</v>
       </c>
       <c r="E499">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F499">
-        <v>4.0</v>
+        <v>4.4</v>
       </c>
       <c r="G499" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
         <v>530</v>
       </c>
       <c r="B500" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C500" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D500">
-        <v>1770000</v>
+        <v>5510000</v>
       </c>
       <c r="E500">
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="F500">
+        <v>2.6</v>
       </c>
       <c r="G500" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
         <v>531</v>
       </c>
       <c r="B501" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C501" t="s">
         <v>44</v>
       </c>
       <c r="D501">
-        <v>1540000</v>
+        <v>5190000</v>
       </c>
       <c r="E501">
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="F501">
+        <v>6.0</v>
       </c>
       <c r="G501" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
         <v>532</v>
       </c>
       <c r="B502" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C502" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="D502">
-        <v>1020000</v>
+        <v>2490000</v>
       </c>
       <c r="E502">
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="F502">
+        <v>1.75</v>
       </c>
       <c r="G502" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
         <v>533</v>
       </c>
       <c r="B503" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C503" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D503">
-        <v>1310000</v>
+        <v>2370000</v>
       </c>
       <c r="E503">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="F503">
+        <v>1.0</v>
       </c>
       <c r="G503" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
         <v>534</v>
       </c>
       <c r="B504" t="s">
         <v>21</v>
       </c>
       <c r="C504" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="D504">
-        <v>4650000</v>
+        <v>2430000</v>
       </c>
       <c r="E504">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F504">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="G504" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
         <v>535</v>
       </c>
       <c r="B505" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C505" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D505">
-        <v>1860000</v>
+        <v>620000</v>
       </c>
       <c r="E505">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="G505" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
         <v>536</v>
       </c>
       <c r="B506" t="s">
         <v>21</v>
       </c>
       <c r="C506" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D506">
-        <v>3200000</v>
+        <v>8160000</v>
       </c>
       <c r="E506">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="F506">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="G506" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
         <v>537</v>
       </c>
       <c r="B507" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C507" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="D507">
-        <v>330000</v>
+        <v>8020000</v>
       </c>
       <c r="E507">
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="F507">
+        <v>4.0</v>
       </c>
       <c r="G507" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
         <v>538</v>
       </c>
       <c r="B508" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C508" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D508">
-        <v>4040000</v>
+        <v>2920000</v>
       </c>
       <c r="E508">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="F508">
+        <v>2.0</v>
       </c>
       <c r="G508" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
         <v>539</v>
       </c>
       <c r="B509" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C509" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="D509">
-        <v>1790000</v>
+        <v>1880000</v>
       </c>
       <c r="E509">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="F509">
+        <v>0.6</v>
       </c>
       <c r="G509" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
         <v>540</v>
       </c>
       <c r="B510" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C510" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="D510">
-        <v>810000</v>
+        <v>1780000</v>
       </c>
       <c r="E510">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F510">
-        <v>0.0</v>
+        <v>2.5</v>
       </c>
       <c r="G510" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
         <v>541</v>
       </c>
       <c r="B511" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C511" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D511">
-        <v>4740000</v>
+        <v>1370000</v>
       </c>
       <c r="E511">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F511">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="G511" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
         <v>542</v>
       </c>
       <c r="B512" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C512" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="D512">
-        <v>900000</v>
+        <v>810000</v>
       </c>
       <c r="E512">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G512" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
         <v>543</v>
       </c>
       <c r="B513" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="C513" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D513">
-        <v>160000</v>
+        <v>170000</v>
       </c>
       <c r="E513">
         <v>0</v>
       </c>
       <c r="G513" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
         <v>544</v>
       </c>
       <c r="B514" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C514" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D514">
-        <v>1430000</v>
+        <v>1920000</v>
       </c>
       <c r="E514">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="G514" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
         <v>545</v>
       </c>
       <c r="B515" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="C515" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="D515">
-        <v>260000</v>
+        <v>160000</v>
       </c>
       <c r="E515">
         <v>0</v>
       </c>
       <c r="G515" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
         <v>546</v>
       </c>
       <c r="B516" t="s">
         <v>21</v>
       </c>
       <c r="C516" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="D516">
-        <v>190000</v>
+        <v>180000</v>
       </c>
       <c r="E516">
         <v>0</v>
       </c>
       <c r="G516" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
         <v>547</v>
       </c>
       <c r="B517" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C517" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D517">
-        <v>2810000</v>
+        <v>180000</v>
       </c>
       <c r="E517">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="G517" t="s">
-        <v>14</v>
-[...677 lines deleted...]
-      <c r="G549" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>